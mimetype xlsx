--- v0 (2026-04-09)
+++ v1 (2026-05-24)
@@ -28,70 +28,70 @@
   <Override PartName="/xl/charts/chartEx1.xml" ContentType="application/vnd.ms-office.chartex+xml"/>
   <Override PartName="/xl/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chartEx2.xml" ContentType="application/vnd.ms-office.chartex+xml"/>
   <Override PartName="/xl/charts/style3.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors3.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
   <workbookPr hidePivotFieldList="1"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\jhonny_sanchez\Desktop\DMCISP 2026\DMCI\Gestión metodológica\Guía de Autoevaluación\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1E922888-D265-42CD-AE3D-6331F4A840E3}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{617A0F07-2F92-444C-8F47-6E993622A4CC}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="5085" windowHeight="2055" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="5085" windowHeight="2055" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="REGLAS" sheetId="5" r:id="rId1"/>
     <sheet name="VALORACIÓN" sheetId="3" r:id="rId2"/>
     <sheet name="EVALUACIÓN  NIVEL-ATRIBUTO" sheetId="1" r:id="rId3"/>
     <sheet name="RESUMEN PROCESO" sheetId="2" r:id="rId4"/>
     <sheet name="RESUMEN INSTITUCIONAL" sheetId="7" r:id="rId5"/>
     <sheet name="MODELO DE INFORME" sheetId="8" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'EVALUACIÓN  NIVEL-ATRIBUTO'!$C$11:$O$51</definedName>
     <definedName name="_xlchart.v2.0" hidden="1">'RESUMEN INSTITUCIONAL'!$D$124:$H$124</definedName>
-    <definedName name="_xlchart.v2.1" hidden="1">'RESUMEN INSTITUCIONAL'!$D$127:$H$127</definedName>
-    <definedName name="_xlchart.v2.2" hidden="1">'RESUMEN INSTITUCIONAL'!$D$128:$H$128</definedName>
+    <definedName name="_xlchart.v2.1" hidden="1">'RESUMEN INSTITUCIONAL'!$D$125:$H$125</definedName>
+    <definedName name="_xlchart.v2.2" hidden="1">'RESUMEN INSTITUCIONAL'!$D$126:$H$126</definedName>
     <definedName name="_xlchart.v2.3" hidden="1">'RESUMEN INSTITUCIONAL'!$D$124:$H$124</definedName>
-    <definedName name="_xlchart.v2.4" hidden="1">'RESUMEN INSTITUCIONAL'!$D$125:$H$125</definedName>
-    <definedName name="_xlchart.v2.5" hidden="1">'RESUMEN INSTITUCIONAL'!$D$126:$H$126</definedName>
+    <definedName name="_xlchart.v2.4" hidden="1">'RESUMEN INSTITUCIONAL'!$D$127:$H$127</definedName>
+    <definedName name="_xlchart.v2.5" hidden="1">'RESUMEN INSTITUCIONAL'!$D$128:$H$128</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">REGLAS!$A$1:$J$25</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="F127" i="7" l="1"/>
   <c r="E127" i="7"/>
   <c r="D127" i="7"/>
   <c r="I12" i="2"/>
   <c r="G127" i="7" l="1"/>
   <c r="I13" i="2"/>
   <c r="I14" i="2"/>
   <c r="I15" i="2"/>
   <c r="I16" i="2"/>
   <c r="I17" i="2"/>
   <c r="I18" i="2"/>
   <c r="I19" i="2"/>
   <c r="I20" i="2"/>
   <c r="I21" i="2"/>
   <c r="C23" i="2" l="1"/>
   <c r="D125" i="7"/>
   <c r="F125" i="7" l="1"/>
@@ -314,60 +314,60 @@
             <rFont val="Arial"/>
             <family val="2"/>
           </rPr>
           <t>Seleccionar el porcentaje de cumplimiento de acuerdo al hallazgo y la escala del criterio relacionado.</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Jhonny Patricio Sánchez Guerra</author>
   </authors>
   <commentList>
     <comment ref="C11" authorId="0" shapeId="0" xr:uid="{9097AD0F-BA7E-4781-AEB7-9007589962E4}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
-            <charset val="1"/>
+            <family val="2"/>
           </rPr>
           <t>Jhonny Patricio Sánchez Guerra:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
-            <charset val="1"/>
+            <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
         <r>
           <rPr>
             <sz val="14"/>
             <color indexed="81"/>
             <rFont val="Times New Roman"/>
             <family val="1"/>
           </rPr>
           <t>Registrar el porcentaje de cumplimiento obtenido en cada atributo evaluado del proceso, de acuerdo a la matriz de autoevaluación de capacidad.
 En el caso de atributos no evaluados colocar 0 a fin de calcular el índice de capacidad.</t>
         </r>
       </text>
     </comment>
     <comment ref="E11" authorId="0" shapeId="0" xr:uid="{656A0EA8-8BBE-420F-8883-E9377B49F9CE}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
@@ -702,53 +702,50 @@
   <si>
     <t>El proceso se ejecuta de manera ad hoc, no hay productos frecuentes, ni documentación de respaldo o productos y servicios relacionados.</t>
   </si>
   <si>
     <t>LOGO INSTITUCIONAL</t>
   </si>
   <si>
     <t>Versión</t>
   </si>
   <si>
     <t>1.0</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Febrero 2026</t>
   </si>
   <si>
     <t>Página</t>
   </si>
   <si>
     <t>1 de 1</t>
   </si>
   <si>
-    <t>NOMBRE DE LA ENITDAD - SIGLAS</t>
-[...1 lines deleted...]
-  <si>
     <t>EVIDENCIA ESPERADA</t>
   </si>
   <si>
     <t>Nivel 0</t>
   </si>
   <si>
     <t>T en PA 0.0 y PA 1.1</t>
   </si>
   <si>
     <t>T en PA 0.0</t>
   </si>
   <si>
     <t>PORCENTAJE DE CUMPLIMIENTO ESTIMADO</t>
   </si>
   <si>
     <t>Proceso incompleto</t>
   </si>
   <si>
     <t>Proceso ejecutado.</t>
   </si>
   <si>
     <t>Proceso gestionado.</t>
   </si>
   <si>
     <t>Proceso establecido.</t>
@@ -1011,65 +1008,50 @@
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>(ADAPTADO DE ACUERDO AL MODELO DE REFERENCIA DE LA NORMA ISO/IEC 33020:)</t>
     </r>
   </si>
   <si>
     <t>RESUMEN DE AUTOEVALUACIÓN DE CAPACIDAD DE PROCESOS</t>
   </si>
   <si>
     <t>El proceso está reconocido y se realiza de manera ad hoc.</t>
   </si>
   <si>
     <t>Algunas mejoras e innovaciones se implementan parcialmente.
 No existe control formal de despliegue ni medición de impacto posterior al despliegue.
 Se aplican cambios sin actualización completa de documentación. 
 La capacitación es limitada o informal.</t>
   </si>
   <si>
     <t>Las innovaciones y mejoras propuestas no se implementan. 
 No existe planificación de implementación de la innovación. 
 Las mejoras no se estandarizan.</t>
-  </si>
-[...13 lines deleted...]
-Catálogo de buenas prácticas institucionales.</t>
   </si>
   <si>
     <t xml:space="preserve">Bancos de ideas gestionadas.
 Benchmarking y análisis de 
 prácticas externas.
 Declaraciones generales de planes.
 Tecnologías nuevas identificadas en estudios de innovación.
 Pilotos en marcha o ejecutados.
 Política o plan de innovación 
 institucional.
 Políticas de implementación 
 escalables y monitoreadas.
 Cartas institucionales de servicios publicadas.
 </t>
   </si>
   <si>
     <t>Gráficos de control con límites superior e inferior.
 Análisis de causas especiales.
 Indicadores de capacidad del proceso.
 Reporte de estabilidad del proceso.
 Registro de ajustes preventivos.
 Informes estratégicos con decisiones 
 basadas en evidencia.
 Acuerdos de niveles de operación.
 Acuerdos de niveles de servicios.</t>
@@ -1909,59 +1891,77 @@
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>7. A fin de procurar la sostenibilidad del proceso de autoevaluación, el responsable de la administración por procesos, servicios, calidad y gestión del cambio o quien hiciere sus veces debe garantizar la trazabilidad de los resultados obtenidos en  cada período fiscal así como la integridad y disponibilidad de la documentación relacionada con dicho proceso.</t>
     </r>
   </si>
   <si>
     <t>Mejorar el nivel de capacidad de los procesos de las entidades públicas mediante una evaluación estructurada, objetiva y comparable, basada en criterios técnicos vinculados con el grado de cumplimiento de los atributos de los procesos, definidos en el modelo de evaluación adaptado de la ISO/IEC 33020.</t>
   </si>
   <si>
     <t>&lt; Detallar los resultados obtenidos por cada nivel de capacidad y por cada tipo de proceso incluido el índice real de capacidad como el índice normalizado de capacidad, de acuerdo a la matriz de resumen institucional, considerando la comparación con los resultados de períodos previos &gt;</t>
   </si>
+  <si>
+    <t>NOMBRE DE LA ENTIDAD - SIGLAS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+Indicadores de impacto, 
+efectividad, innovación y retorno de valor público generado.
+Estándares y compromisos de calidad mejorados u optimizados.
+Matriz de impacto previa.
+Matriz comparativa 
+antes/después.
+Planes de gestión del cambio 
+operativo.
+Acciones correctivas 
+documentadas y evaluadas.
+Gestión de medidas de subsanación para los usuarios.
+Catálogo de buenas prácticas institucionales.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
-  <fonts count="39" x14ac:knownFonts="1">
+  <fonts count="37" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -2140,63 +2140,50 @@
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
-      <sz val="9"/>
-[...11 lines deleted...]
-    <font>
       <sz val="14"/>
       <color indexed="81"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="0"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
   </fonts>
   <fills count="14">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3032,51 +3019,51 @@
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="513">
+  <cellXfs count="514">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
@@ -3825,55 +3812,55 @@
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="2" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="2" fontId="38" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="2" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="10" fontId="12" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="10" fontId="12" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="10" fontId="12" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -3921,50 +3908,130 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="13" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="13" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="28" fillId="13" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="12" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="28" fillId="12" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="13" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="13" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="13" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -4038,666 +4105,698 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...22 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...247 lines deleted...]
-    </xf>
     <xf numFmtId="9" fontId="15" fillId="0" borderId="52" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="9" fontId="15" fillId="0" borderId="43" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
-    </xf>
-[...18 lines deleted...]
-      <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="9" fontId="15" fillId="0" borderId="53" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="9" fontId="15" fillId="0" borderId="47" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...31 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="15" fillId="0" borderId="51" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="15" fillId="0" borderId="42" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="33" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="35" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
     </xf>
     <xf numFmtId="10" fontId="15" fillId="0" borderId="26" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="10" fontId="15" fillId="0" borderId="59" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
     <xf numFmtId="10" fontId="15" fillId="0" borderId="28" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="10" fontId="15" fillId="0" borderId="29" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="10" fontId="15" fillId="0" borderId="33" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="10" fontId="15" fillId="0" borderId="34" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...43 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="12" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="12" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...30 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -4710,192 +4809,82 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...108 lines deleted...]
-      <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Porcentaje" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="32">
     <dxf>
       <fill>
         <patternFill>
-          <bgColor rgb="FF00B050"/>
+          <bgColor rgb="FFFF0000"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFF00"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
-          <bgColor rgb="FFFFC000"/>
-[...6 lines deleted...]
-          <bgColor rgb="FFFF0000"/>
+          <bgColor rgb="FF00B050"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFF0000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC000"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFF00"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
@@ -5609,62 +5598,62 @@
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="es-EC"/>
     </a:p>
   </c:txPr>
   <c:printSettings>
     <c:headerFooter/>
     <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
     <c:pageSetup/>
   </c:printSettings>
 </c:chartSpace>
 </file>
 
 <file path=xl/charts/chartEx1.xml><?xml version="1.0" encoding="utf-8"?>
 <cx:chartSpace xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
   <cx:chartData>
     <cx:data id="0">
       <cx:strDim type="cat">
-        <cx:f dir="row">_xlchart.v2.3</cx:f>
+        <cx:f dir="row">_xlchart.v2.0</cx:f>
       </cx:strDim>
       <cx:numDim type="val">
-        <cx:f dir="row">_xlchart.v2.4</cx:f>
+        <cx:f dir="row">_xlchart.v2.1</cx:f>
       </cx:numDim>
     </cx:data>
     <cx:data id="1">
       <cx:strDim type="cat">
-        <cx:f dir="row">_xlchart.v2.3</cx:f>
+        <cx:f dir="row">_xlchart.v2.0</cx:f>
       </cx:strDim>
       <cx:numDim type="val">
-        <cx:f dir="row">_xlchart.v2.5</cx:f>
+        <cx:f dir="row">_xlchart.v2.2</cx:f>
       </cx:numDim>
     </cx:data>
   </cx:chartData>
   <cx:chart>
     <cx:title pos="t" align="ctr" overlay="0">
       <cx:tx>
         <cx:txData>
           <cx:v>ÍNDICE REAL DE CAPACIDAD DE PROCESOS</cx:v>
         </cx:txData>
       </cx:tx>
       <cx:txPr>
         <a:bodyPr spcFirstLastPara="1" vertOverflow="ellipsis" horzOverflow="overflow" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr" rtl="0">
             <a:defRPr/>
           </a:pPr>
           <a:r>
             <a:rPr lang="es-ES" sz="1400" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:sysClr>
               </a:solidFill>
@@ -5776,62 +5765,62 @@
                 </a:sysClr>
               </a:solidFill>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </cx:txPr>
       </cx:axis>
     </cx:plotArea>
   </cx:chart>
   <cx:spPr>
     <a:ln>
       <a:solidFill>
         <a:schemeClr val="tx1"/>
       </a:solidFill>
     </a:ln>
   </cx:spPr>
 </cx:chartSpace>
 </file>
 
 <file path=xl/charts/chartEx2.xml><?xml version="1.0" encoding="utf-8"?>
 <cx:chartSpace xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
   <cx:chartData>
     <cx:data id="0">
       <cx:strDim type="cat">
-        <cx:f dir="row">_xlchart.v2.0</cx:f>
+        <cx:f dir="row">_xlchart.v2.3</cx:f>
       </cx:strDim>
       <cx:numDim type="val">
-        <cx:f dir="row">_xlchart.v2.1</cx:f>
+        <cx:f dir="row">_xlchart.v2.4</cx:f>
       </cx:numDim>
     </cx:data>
     <cx:data id="1">
       <cx:strDim type="cat">
-        <cx:f dir="row">_xlchart.v2.0</cx:f>
+        <cx:f dir="row">_xlchart.v2.3</cx:f>
       </cx:strDim>
       <cx:numDim type="val">
-        <cx:f dir="row">_xlchart.v2.2</cx:f>
+        <cx:f dir="row">_xlchart.v2.5</cx:f>
       </cx:numDim>
     </cx:data>
   </cx:chartData>
   <cx:chart>
     <cx:title pos="t" align="ctr" overlay="0">
       <cx:tx>
         <cx:txData>
           <cx:v>ÍNDICE NORMALIZADO DE CAPACIDAD DE PROCESOS</cx:v>
         </cx:txData>
       </cx:tx>
       <cx:txPr>
         <a:bodyPr spcFirstLastPara="1" vertOverflow="ellipsis" horzOverflow="overflow" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr" rtl="0">
             <a:defRPr/>
           </a:pPr>
           <a:r>
             <a:rPr lang="es-ES" sz="1400" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:sysClr>
               </a:solidFill>
@@ -7832,51 +7821,51 @@
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvGraphicFramePr/>
           </xdr:nvGraphicFramePr>
           <xdr:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="0" cy="0"/>
           </xdr:xfrm>
           <a:graphic>
             <a:graphicData uri="http://schemas.microsoft.com/office/drawing/2014/chartex">
               <cx:chart xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
             </a:graphicData>
           </a:graphic>
         </xdr:graphicFrame>
       </mc:Choice>
       <mc:Fallback>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="0" name=""/>
             <xdr:cNvSpPr>
               <a:spLocks noTextEdit="1"/>
             </xdr:cNvSpPr>
           </xdr:nvSpPr>
           <xdr:spPr>
             <a:xfrm>
-              <a:off x="10984708" y="35668742"/>
+              <a:off x="11861008" y="35668742"/>
               <a:ext cx="5900735" cy="3576638"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:prstClr val="white"/>
             </a:solidFill>
             <a:ln w="1">
               <a:solidFill>
                 <a:prstClr val="green"/>
               </a:solidFill>
             </a:ln>
           </xdr:spPr>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" horzOverflow="clip"/>
             <a:lstStyle/>
             <a:p>
               <a:r>
                 <a:rPr lang="es-EC" sz="1100"/>
                 <a:t>Este gráfico no está disponible en su versión de Excel.
 Si edita esta forma o guarda el libro en un formato de archivo diferente, el gráfico no se podrá utilizar.</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
@@ -7910,51 +7899,51 @@
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvGraphicFramePr/>
           </xdr:nvGraphicFramePr>
           <xdr:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="0" cy="0"/>
           </xdr:xfrm>
           <a:graphic>
             <a:graphicData uri="http://schemas.microsoft.com/office/drawing/2014/chartex">
               <cx:chart xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
             </a:graphicData>
           </a:graphic>
         </xdr:graphicFrame>
       </mc:Choice>
       <mc:Fallback>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="0" name=""/>
             <xdr:cNvSpPr>
               <a:spLocks noTextEdit="1"/>
             </xdr:cNvSpPr>
           </xdr:nvSpPr>
           <xdr:spPr>
             <a:xfrm>
-              <a:off x="17406939" y="35654454"/>
+              <a:off x="18283239" y="35654454"/>
               <a:ext cx="6603204" cy="3576638"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:prstClr val="white"/>
             </a:solidFill>
             <a:ln w="1">
               <a:solidFill>
                 <a:prstClr val="green"/>
               </a:solidFill>
             </a:ln>
           </xdr:spPr>
           <xdr:txBody>
             <a:bodyPr vertOverflow="clip" horzOverflow="clip"/>
             <a:lstStyle/>
             <a:p>
               <a:r>
                 <a:rPr lang="es-EC" sz="1100"/>
                 <a:t>Este gráfico no está disponible en su versión de Excel.
 Si edita esta forma o guarda el libro en un formato de archivo diferente, el gráfico no se podrá utilizar.</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
@@ -8255,416 +8244,416 @@
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5349CEB9-47A4-4D4B-9E99-BC7643B582CC}">
   <dimension ref="B6:I24"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
       <selection activeCell="M9" sqref="M9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.5703125" style="173" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="173" customWidth="1"/>
     <col min="3" max="3" width="19.28515625" style="173" customWidth="1"/>
     <col min="4" max="4" width="16.28515625" style="173" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" style="173" customWidth="1"/>
     <col min="6" max="6" width="19.28515625" style="173" customWidth="1"/>
     <col min="7" max="7" width="19" style="173" customWidth="1"/>
     <col min="8" max="8" width="17.140625" style="173" customWidth="1"/>
     <col min="9" max="9" width="18.42578125" style="173" customWidth="1"/>
     <col min="10" max="16384" width="11.42578125" style="173"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="7" spans="2:9" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B7" s="280" t="s">
-[...8 lines deleted...]
-      <c r="I7" s="282"/>
+      <c r="B7" s="301" t="s">
+        <v>249</v>
+      </c>
+      <c r="C7" s="302"/>
+      <c r="D7" s="302"/>
+      <c r="E7" s="302"/>
+      <c r="F7" s="302"/>
+      <c r="G7" s="302"/>
+      <c r="H7" s="302"/>
+      <c r="I7" s="303"/>
     </row>
     <row r="8" spans="2:9" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="9" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B9" s="271" t="s">
-[...8 lines deleted...]
-      <c r="I9" s="273"/>
+      <c r="B9" s="292" t="s">
+        <v>269</v>
+      </c>
+      <c r="C9" s="293"/>
+      <c r="D9" s="293"/>
+      <c r="E9" s="293"/>
+      <c r="F9" s="293"/>
+      <c r="G9" s="293"/>
+      <c r="H9" s="293"/>
+      <c r="I9" s="294"/>
     </row>
     <row r="10" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B10" s="274"/>
-[...6 lines deleted...]
-      <c r="I10" s="276"/>
+      <c r="B10" s="295"/>
+      <c r="C10" s="296"/>
+      <c r="D10" s="296"/>
+      <c r="E10" s="296"/>
+      <c r="F10" s="296"/>
+      <c r="G10" s="296"/>
+      <c r="H10" s="296"/>
+      <c r="I10" s="297"/>
     </row>
     <row r="11" spans="2:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B11" s="277"/>
-[...6 lines deleted...]
-      <c r="I11" s="279"/>
+      <c r="B11" s="298"/>
+      <c r="C11" s="299"/>
+      <c r="D11" s="299"/>
+      <c r="E11" s="299"/>
+      <c r="F11" s="299"/>
+      <c r="G11" s="299"/>
+      <c r="H11" s="299"/>
+      <c r="I11" s="300"/>
     </row>
     <row r="12" spans="2:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="13" spans="2:9" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B13" s="265" t="s">
-[...8 lines deleted...]
-      <c r="I13" s="267"/>
+      <c r="B13" s="286" t="s">
+        <v>247</v>
+      </c>
+      <c r="C13" s="287"/>
+      <c r="D13" s="287"/>
+      <c r="E13" s="287"/>
+      <c r="F13" s="287"/>
+      <c r="G13" s="287"/>
+      <c r="H13" s="287"/>
+      <c r="I13" s="288"/>
     </row>
     <row r="14" spans="2:9" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B14" s="271" t="s">
-[...8 lines deleted...]
-      <c r="I14" s="273"/>
+      <c r="B14" s="292" t="s">
+        <v>248</v>
+      </c>
+      <c r="C14" s="293"/>
+      <c r="D14" s="293"/>
+      <c r="E14" s="293"/>
+      <c r="F14" s="293"/>
+      <c r="G14" s="293"/>
+      <c r="H14" s="293"/>
+      <c r="I14" s="294"/>
     </row>
     <row r="15" spans="2:9" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B15" s="277"/>
-[...6 lines deleted...]
-      <c r="I15" s="279"/>
+      <c r="B15" s="298"/>
+      <c r="C15" s="299"/>
+      <c r="D15" s="299"/>
+      <c r="E15" s="299"/>
+      <c r="F15" s="299"/>
+      <c r="G15" s="299"/>
+      <c r="H15" s="299"/>
+      <c r="I15" s="300"/>
     </row>
     <row r="16" spans="2:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="17" spans="2:9" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B17" s="265" t="s">
-[...8 lines deleted...]
-      <c r="I17" s="267"/>
+      <c r="B17" s="286" t="s">
+        <v>250</v>
+      </c>
+      <c r="C17" s="287"/>
+      <c r="D17" s="287"/>
+      <c r="E17" s="287"/>
+      <c r="F17" s="287"/>
+      <c r="G17" s="287"/>
+      <c r="H17" s="287"/>
+      <c r="I17" s="288"/>
     </row>
     <row r="18" spans="2:9" ht="318.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B18" s="286" t="s">
-[...8 lines deleted...]
-      <c r="I18" s="288"/>
+      <c r="B18" s="307" t="s">
+        <v>268</v>
+      </c>
+      <c r="C18" s="308"/>
+      <c r="D18" s="308"/>
+      <c r="E18" s="308"/>
+      <c r="F18" s="308"/>
+      <c r="G18" s="308"/>
+      <c r="H18" s="308"/>
+      <c r="I18" s="309"/>
     </row>
     <row r="19" spans="2:9" s="174" customFormat="1" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B19" s="262" t="s">
+      <c r="B19" s="283" t="s">
+        <v>237</v>
+      </c>
+      <c r="C19" s="284"/>
+      <c r="D19" s="284"/>
+      <c r="E19" s="284"/>
+      <c r="F19" s="284"/>
+      <c r="G19" s="284"/>
+      <c r="H19" s="284"/>
+      <c r="I19" s="285"/>
+    </row>
+    <row r="20" spans="2:9" s="174" customFormat="1" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B20" s="304" t="s">
+        <v>238</v>
+      </c>
+      <c r="C20" s="305"/>
+      <c r="D20" s="305"/>
+      <c r="E20" s="305"/>
+      <c r="F20" s="305"/>
+      <c r="G20" s="305"/>
+      <c r="H20" s="305"/>
+      <c r="I20" s="306"/>
+    </row>
+    <row r="21" spans="2:9" s="174" customFormat="1" ht="69.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B21" s="304" t="s">
         <v>239</v>
       </c>
-      <c r="C19" s="263"/>
-[...29 lines deleted...]
-      <c r="I21" s="285"/>
+      <c r="C21" s="305"/>
+      <c r="D21" s="305"/>
+      <c r="E21" s="305"/>
+      <c r="F21" s="305"/>
+      <c r="G21" s="305"/>
+      <c r="H21" s="305"/>
+      <c r="I21" s="306"/>
     </row>
     <row r="22" spans="2:9" s="174" customFormat="1" ht="216.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B22" s="262" t="s">
-[...8 lines deleted...]
-      <c r="I22" s="264"/>
+      <c r="B22" s="283" t="s">
+        <v>266</v>
+      </c>
+      <c r="C22" s="284"/>
+      <c r="D22" s="284"/>
+      <c r="E22" s="284"/>
+      <c r="F22" s="284"/>
+      <c r="G22" s="284"/>
+      <c r="H22" s="284"/>
+      <c r="I22" s="285"/>
     </row>
     <row r="23" spans="2:9" s="174" customFormat="1" ht="347.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B23" s="262" t="s">
-[...8 lines deleted...]
-      <c r="I23" s="264"/>
+      <c r="B23" s="283" t="s">
+        <v>267</v>
+      </c>
+      <c r="C23" s="284"/>
+      <c r="D23" s="284"/>
+      <c r="E23" s="284"/>
+      <c r="F23" s="284"/>
+      <c r="G23" s="284"/>
+      <c r="H23" s="284"/>
+      <c r="I23" s="285"/>
     </row>
     <row r="24" spans="2:9" ht="273.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B24" s="268" t="s">
-[...8 lines deleted...]
-      <c r="I24" s="270"/>
+      <c r="B24" s="289" t="s">
+        <v>265</v>
+      </c>
+      <c r="C24" s="290"/>
+      <c r="D24" s="290"/>
+      <c r="E24" s="290"/>
+      <c r="F24" s="290"/>
+      <c r="G24" s="290"/>
+      <c r="H24" s="290"/>
+      <c r="I24" s="291"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="P5i83ZWf4r8ZyvCfamkh/njFEhC+NnnlJkOn7SquxKM4fF/qC1cZ406cHU78SekL2tK72ETc/YYyK59e5vNLjQ==" saltValue="n4GDDLC9Dw1ulMu4vsiS/Q==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="12">
     <mergeCell ref="B22:I22"/>
     <mergeCell ref="B17:I17"/>
     <mergeCell ref="B24:I24"/>
     <mergeCell ref="B9:I11"/>
     <mergeCell ref="B7:I7"/>
     <mergeCell ref="B19:I19"/>
     <mergeCell ref="B20:I20"/>
     <mergeCell ref="B21:I21"/>
     <mergeCell ref="B18:I18"/>
     <mergeCell ref="B13:I13"/>
     <mergeCell ref="B14:I15"/>
     <mergeCell ref="B23:I23"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="49" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4187BC08-D471-4E03-84E6-BE6A10CEFAF9}">
   <dimension ref="A5:D143"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="B10" sqref="B10:D10"/>
+      <selection activeCell="A65" sqref="A65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="11.42578125" style="175"/>
     <col min="2" max="2" width="13.85546875" style="176" customWidth="1"/>
     <col min="3" max="3" width="43.7109375" style="176" customWidth="1"/>
     <col min="4" max="4" width="57.5703125" style="177" customWidth="1"/>
     <col min="5" max="5" width="9.140625" style="177" customWidth="1"/>
     <col min="6" max="6" width="7.140625" style="177" customWidth="1"/>
     <col min="7" max="16384" width="11.42578125" style="177"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="6" spans="2:4" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B6" s="289" t="s">
-[...3 lines deleted...]
-      <c r="D6" s="291"/>
+      <c r="B6" s="310" t="s">
+        <v>125</v>
+      </c>
+      <c r="C6" s="311"/>
+      <c r="D6" s="312"/>
     </row>
     <row r="7" spans="2:4" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B7" s="295" t="s">
-[...3 lines deleted...]
-      <c r="D7" s="297"/>
+      <c r="B7" s="316" t="s">
+        <v>240</v>
+      </c>
+      <c r="C7" s="317"/>
+      <c r="D7" s="318"/>
     </row>
     <row r="8" spans="2:4" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B8" s="292" t="s">
-[...3 lines deleted...]
-      <c r="D8" s="294"/>
+      <c r="B8" s="313" t="s">
+        <v>241</v>
+      </c>
+      <c r="C8" s="314"/>
+      <c r="D8" s="315"/>
     </row>
     <row r="9" spans="2:4" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B9" s="292" t="s">
-[...3 lines deleted...]
-      <c r="D9" s="294"/>
+      <c r="B9" s="313" t="s">
+        <v>263</v>
+      </c>
+      <c r="C9" s="314"/>
+      <c r="D9" s="315"/>
     </row>
     <row r="10" spans="2:4" ht="69.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B10" s="298" t="s">
-[...3 lines deleted...]
-      <c r="D10" s="300"/>
+      <c r="B10" s="319" t="s">
+        <v>264</v>
+      </c>
+      <c r="C10" s="320"/>
+      <c r="D10" s="321"/>
     </row>
     <row r="11" spans="2:4" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B11" s="178"/>
       <c r="C11" s="178"/>
       <c r="D11" s="178"/>
     </row>
     <row r="12" spans="2:4" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B12" s="179" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="180" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D12" s="179" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="2:4" ht="76.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="181" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C13" s="182" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="D13" s="183" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="14" spans="2:4" ht="63" x14ac:dyDescent="0.25">
       <c r="B14" s="184" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="185" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="D14" s="186" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="15" spans="2:4" ht="88.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="184" t="s">
         <v>27</v>
       </c>
       <c r="C15" s="185" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D15" s="186" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="16" spans="2:4" ht="79.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="184" t="s">
         <v>29</v>
       </c>
       <c r="C16" s="185" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="D16" s="186" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="17" spans="2:4" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B17" s="184" t="s">
         <v>31</v>
       </c>
       <c r="C17" s="185" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="D17" s="186" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="18" spans="2:4" ht="73.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B18" s="187" t="s">
         <v>33</v>
       </c>
       <c r="C18" s="188" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="D18" s="189" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="19" spans="2:4" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B19" s="178"/>
       <c r="C19" s="178"/>
       <c r="D19" s="178"/>
     </row>
     <row r="20" spans="2:4" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B20" s="280" t="s">
-[...3 lines deleted...]
-      <c r="D20" s="282"/>
+      <c r="B20" s="301" t="s">
+        <v>192</v>
+      </c>
+      <c r="C20" s="302"/>
+      <c r="D20" s="303"/>
     </row>
     <row r="21" spans="2:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B21" s="190" t="s">
         <v>6</v>
       </c>
       <c r="C21" s="179" t="s">
         <v>9</v>
       </c>
       <c r="D21" s="180" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="2:4" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B22" s="191" t="s">
         <v>0</v>
       </c>
       <c r="C22" s="192" t="s">
         <v>11</v>
       </c>
       <c r="D22" s="193" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="2:4" ht="70.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B23" s="194" t="s">
@@ -8686,51 +8675,51 @@
       </c>
       <c r="D24" s="186" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="25" spans="2:4" ht="67.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B25" s="196" t="s">
         <v>3</v>
       </c>
       <c r="C25" s="197" t="s">
         <v>17</v>
       </c>
       <c r="D25" s="189" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="26" spans="2:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="27" spans="2:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B27" s="198" t="s">
         <v>6</v>
       </c>
       <c r="C27" s="199" t="s">
         <v>9</v>
       </c>
       <c r="D27" s="200" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
     </row>
     <row r="28" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B28" s="201" t="s">
         <v>0</v>
       </c>
       <c r="C28" s="202" t="s">
         <v>11</v>
       </c>
       <c r="D28" s="203" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="29" spans="2:4" x14ac:dyDescent="0.25">
       <c r="B29" s="194" t="s">
         <v>1</v>
       </c>
       <c r="C29" s="204" t="s">
         <v>13</v>
       </c>
       <c r="D29" s="205" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="30" spans="2:4" x14ac:dyDescent="0.25">
@@ -8747,109 +8736,109 @@
     <row r="31" spans="2:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B31" s="196" t="s">
         <v>3</v>
       </c>
       <c r="C31" s="206" t="s">
         <v>17</v>
       </c>
       <c r="D31" s="207" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="33" spans="1:4" ht="16.5" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="34" spans="1:4" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B34" s="208" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="209" t="s">
         <v>24</v>
       </c>
       <c r="D34" s="210" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="35" spans="1:4" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B35" s="211" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C35" s="212" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="D35" s="213" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="36" spans="1:4" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B36" s="194" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="214" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="D36" s="205" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
     </row>
     <row r="37" spans="1:4" ht="54" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B37" s="194" t="s">
         <v>27</v>
       </c>
       <c r="C37" s="214" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="D37" s="205" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="38" spans="1:4" ht="48" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B38" s="194" t="s">
         <v>29</v>
       </c>
       <c r="C38" s="214" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="D38" s="205" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="39" spans="1:4" ht="53.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B39" s="194" t="s">
         <v>31</v>
       </c>
       <c r="C39" s="214" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="D39" s="205" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="40" spans="1:4" ht="54.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B40" s="196" t="s">
         <v>33</v>
       </c>
       <c r="C40" s="215" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="D40" s="207" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="43" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A43" s="175">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A44" s="175">
         <v>0.01</v>
       </c>
     </row>
     <row r="45" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A45" s="175">
         <v>0.02</v>
       </c>
     </row>
     <row r="46" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A46" s="175">
         <v>0.03</v>
       </c>
     </row>
@@ -9317,5283 +9306,5272 @@
       <c r="A139" s="175">
         <v>0.96</v>
       </c>
     </row>
     <row r="140" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A140" s="175">
         <v>0.97</v>
       </c>
     </row>
     <row r="141" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A141" s="175">
         <v>0.98</v>
       </c>
     </row>
     <row r="142" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A142" s="175">
         <v>0.99</v>
       </c>
     </row>
     <row r="143" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A143" s="175">
         <v>1</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="E+oS5f1lDli5+Vje6joGi9Sg+5F2SUPZNe5WEgJVF3KtZJ00rA1kI5+N1G1DaRpdOTggAZgf8A9Km3P7NKk87g==" saltValue="4+gxv5IhC06HOtcCKg3DHg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="PAlCsyeMGE4Qj/0G82Dx260XUoHWkL/ILsdzm9UfsvnYo+HZUMnUWXP9NAJQRR0nzmPk87oLuy+14N8zSWHm9w==" saltValue="2S37fF99OwQfr4P6jIs80Q==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="6">
     <mergeCell ref="B6:D6"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B20:D20"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="B10:D10"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:Y58"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="E1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="F2" sqref="F2:M5"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="J1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="I28" sqref="I28:I31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="20.25" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="7.5703125" style="56" customWidth="1"/>
     <col min="3" max="3" width="16" style="49" customWidth="1"/>
     <col min="4" max="4" width="19.5703125" style="49" customWidth="1"/>
     <col min="5" max="5" width="18" style="49" customWidth="1"/>
     <col min="6" max="6" width="39" style="50" customWidth="1"/>
     <col min="7" max="7" width="23.5703125" style="51" customWidth="1"/>
     <col min="8" max="8" width="27.28515625" style="51" customWidth="1"/>
     <col min="9" max="9" width="36" style="52" customWidth="1"/>
     <col min="10" max="10" width="59.140625" style="52" customWidth="1"/>
     <col min="11" max="11" width="22.85546875" style="53" customWidth="1"/>
     <col min="12" max="12" width="39.85546875" style="54" customWidth="1"/>
     <col min="13" max="13" width="35" style="54" customWidth="1"/>
     <col min="14" max="14" width="31.85546875" style="54" customWidth="1"/>
     <col min="15" max="15" width="27.28515625" style="55" customWidth="1"/>
     <col min="16" max="16" width="8.140625" style="56" customWidth="1"/>
     <col min="17" max="17" width="7.42578125" style="56" customWidth="1"/>
     <col min="18" max="19" width="9.140625" style="56"/>
     <col min="20" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="21" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="1:19" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C2" s="324" t="s">
+      <c r="C2" s="351" t="s">
         <v>75</v>
       </c>
-      <c r="D2" s="325"/>
-[...10 lines deleted...]
-      <c r="M2" s="347"/>
+      <c r="D2" s="352"/>
+      <c r="E2" s="353"/>
+      <c r="F2" s="375" t="s">
+        <v>152</v>
+      </c>
+      <c r="G2" s="376"/>
+      <c r="H2" s="376"/>
+      <c r="I2" s="376"/>
+      <c r="J2" s="376"/>
+      <c r="K2" s="376"/>
+      <c r="L2" s="376"/>
+      <c r="M2" s="377"/>
       <c r="N2" s="216" t="s">
         <v>19</v>
       </c>
       <c r="O2" s="217" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
     </row>
     <row r="3" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C3" s="327"/>
-[...9 lines deleted...]
-      <c r="M3" s="350"/>
+      <c r="C3" s="354"/>
+      <c r="D3" s="355"/>
+      <c r="E3" s="356"/>
+      <c r="F3" s="378"/>
+      <c r="G3" s="379"/>
+      <c r="H3" s="379"/>
+      <c r="I3" s="379"/>
+      <c r="J3" s="379"/>
+      <c r="K3" s="379"/>
+      <c r="L3" s="379"/>
+      <c r="M3" s="380"/>
       <c r="N3" s="218" t="s">
         <v>76</v>
       </c>
       <c r="O3" s="219" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="4" spans="1:19" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C4" s="327"/>
-[...9 lines deleted...]
-      <c r="M4" s="350"/>
+      <c r="C4" s="354"/>
+      <c r="D4" s="355"/>
+      <c r="E4" s="356"/>
+      <c r="F4" s="378"/>
+      <c r="G4" s="379"/>
+      <c r="H4" s="379"/>
+      <c r="I4" s="379"/>
+      <c r="J4" s="379"/>
+      <c r="K4" s="379"/>
+      <c r="L4" s="379"/>
+      <c r="M4" s="380"/>
       <c r="N4" s="218" t="s">
         <v>78</v>
       </c>
       <c r="O4" s="220" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="5" spans="1:19" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C5" s="330"/>
-[...9 lines deleted...]
-      <c r="M5" s="353"/>
+      <c r="C5" s="357"/>
+      <c r="D5" s="358"/>
+      <c r="E5" s="359"/>
+      <c r="F5" s="381"/>
+      <c r="G5" s="382"/>
+      <c r="H5" s="382"/>
+      <c r="I5" s="382"/>
+      <c r="J5" s="382"/>
+      <c r="K5" s="382"/>
+      <c r="L5" s="382"/>
+      <c r="M5" s="383"/>
       <c r="N5" s="221" t="s">
         <v>80</v>
       </c>
       <c r="O5" s="222" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="6" spans="1:19" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C6" s="8"/>
       <c r="D6" s="8"/>
       <c r="E6" s="8"/>
       <c r="F6" s="8"/>
       <c r="G6" s="8"/>
       <c r="H6" s="8"/>
       <c r="I6" s="8"/>
       <c r="J6" s="8"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8"/>
     </row>
     <row r="7" spans="1:19" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C7" s="333" t="s">
-[...13 lines deleted...]
-      <c r="O7" s="338"/>
+      <c r="C7" s="360" t="s">
+        <v>271</v>
+      </c>
+      <c r="D7" s="361"/>
+      <c r="E7" s="362"/>
+      <c r="F7" s="366"/>
+      <c r="G7" s="367"/>
+      <c r="H7" s="367"/>
+      <c r="I7" s="367"/>
+      <c r="J7" s="367"/>
+      <c r="K7" s="367"/>
+      <c r="L7" s="367"/>
+      <c r="M7" s="367"/>
+      <c r="N7" s="367"/>
+      <c r="O7" s="368"/>
     </row>
     <row r="8" spans="1:19" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C8" s="333" t="s">
-[...13 lines deleted...]
-      <c r="O8" s="338"/>
+      <c r="C8" s="360" t="s">
+        <v>140</v>
+      </c>
+      <c r="D8" s="361"/>
+      <c r="E8" s="362"/>
+      <c r="F8" s="366"/>
+      <c r="G8" s="367"/>
+      <c r="H8" s="367"/>
+      <c r="I8" s="367"/>
+      <c r="J8" s="367"/>
+      <c r="K8" s="367"/>
+      <c r="L8" s="367"/>
+      <c r="M8" s="367"/>
+      <c r="N8" s="367"/>
+      <c r="O8" s="368"/>
     </row>
     <row r="9" spans="1:19" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="C9" s="301"/>
-[...11 lines deleted...]
-      <c r="O9" s="303"/>
+      <c r="C9" s="389"/>
+      <c r="D9" s="390"/>
+      <c r="E9" s="390"/>
+      <c r="F9" s="390"/>
+      <c r="G9" s="390"/>
+      <c r="H9" s="390"/>
+      <c r="I9" s="390"/>
+      <c r="J9" s="390"/>
+      <c r="K9" s="390"/>
+      <c r="L9" s="390"/>
+      <c r="M9" s="390"/>
+      <c r="N9" s="390"/>
+      <c r="O9" s="391"/>
     </row>
     <row r="10" spans="1:19" ht="6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C10" s="304"/>
-[...11 lines deleted...]
-      <c r="O10" s="306"/>
+      <c r="C10" s="392"/>
+      <c r="D10" s="393"/>
+      <c r="E10" s="393"/>
+      <c r="F10" s="393"/>
+      <c r="G10" s="393"/>
+      <c r="H10" s="393"/>
+      <c r="I10" s="393"/>
+      <c r="J10" s="393"/>
+      <c r="K10" s="393"/>
+      <c r="L10" s="393"/>
+      <c r="M10" s="393"/>
+      <c r="N10" s="393"/>
+      <c r="O10" s="394"/>
     </row>
     <row r="11" spans="1:19" s="58" customFormat="1" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A11" s="57"/>
       <c r="B11" s="57"/>
       <c r="C11" s="223" t="s">
         <v>6</v>
       </c>
       <c r="D11" s="224" t="s">
         <v>41</v>
       </c>
       <c r="E11" s="225" t="s">
         <v>5</v>
       </c>
       <c r="F11" s="225" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="G11" s="225" t="s">
         <v>4</v>
       </c>
       <c r="H11" s="225" t="s">
         <v>8</v>
       </c>
       <c r="I11" s="225" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="J11" s="225" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="K11" s="226" t="s">
         <v>35</v>
       </c>
       <c r="L11" s="225" t="s">
         <v>40</v>
       </c>
       <c r="M11" s="225" t="s">
+        <v>143</v>
+      </c>
+      <c r="N11" s="227" t="s">
         <v>144</v>
       </c>
-      <c r="N11" s="227" t="s">
-[...2 lines deleted...]
-      <c r="O11" s="500" t="s">
+      <c r="O11" s="269" t="s">
         <v>9</v>
       </c>
       <c r="P11" s="57"/>
       <c r="Q11" s="57"/>
       <c r="R11" s="57"/>
       <c r="S11" s="57"/>
     </row>
     <row r="12" spans="1:19" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C12" s="342"/>
-      <c r="D12" s="339"/>
+      <c r="C12" s="372"/>
+      <c r="D12" s="369"/>
       <c r="E12" s="69" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>101</v>
+        <v>95</v>
+      </c>
+      <c r="F12" s="363" t="s">
+        <v>100</v>
       </c>
       <c r="G12" s="70" t="s">
         <v>42</v>
       </c>
-      <c r="H12" s="317" t="s">
-[...3 lines deleted...]
-        <v>238</v>
+      <c r="H12" s="335" t="s">
+        <v>193</v>
+      </c>
+      <c r="I12" s="348" t="s">
+        <v>236</v>
       </c>
       <c r="J12" s="71" t="s">
         <v>7</v>
       </c>
       <c r="K12" s="72" t="s">
         <v>44</v>
       </c>
       <c r="L12" s="59"/>
       <c r="M12" s="59"/>
       <c r="N12" s="59"/>
       <c r="O12" s="98" t="str">
         <f>IF(N12="","N/A",IF(N12&lt;=15%,"N",IF(N12&lt;=50%,"P",IF(N12&lt;=85%,"M","T"))))</f>
         <v>N/A</v>
       </c>
     </row>
     <row r="13" spans="1:19" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C13" s="343"/>
-      <c r="D13" s="340"/>
+      <c r="C13" s="373"/>
+      <c r="D13" s="370"/>
       <c r="E13" s="73" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="F13" s="308"/>
+        <v>95</v>
+      </c>
+      <c r="F13" s="364"/>
       <c r="G13" s="74" t="s">
         <v>42</v>
       </c>
-      <c r="H13" s="315"/>
-      <c r="I13" s="322"/>
+      <c r="H13" s="336"/>
+      <c r="I13" s="349"/>
       <c r="J13" s="75" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="K13" s="76" t="s">
         <v>45</v>
       </c>
       <c r="L13" s="61"/>
       <c r="M13" s="61"/>
       <c r="N13" s="61"/>
       <c r="O13" s="99" t="str">
         <f>IF(N13="","N/A",IF(N13&lt;=15%,"N",IF(N13&lt;=50%,"P",IF(N13&lt;=85%,"M","T"))))</f>
         <v>N/A</v>
       </c>
     </row>
     <row r="14" spans="1:19" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C14" s="343"/>
-      <c r="D14" s="340"/>
+      <c r="C14" s="373"/>
+      <c r="D14" s="370"/>
       <c r="E14" s="73" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="F14" s="308"/>
+        <v>95</v>
+      </c>
+      <c r="F14" s="364"/>
       <c r="G14" s="74" t="s">
         <v>42</v>
       </c>
-      <c r="H14" s="315"/>
-      <c r="I14" s="322"/>
+      <c r="H14" s="336"/>
+      <c r="I14" s="349"/>
       <c r="J14" s="75" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="K14" s="76" t="s">
         <v>46</v>
       </c>
       <c r="L14" s="61"/>
       <c r="M14" s="61"/>
       <c r="N14" s="61"/>
       <c r="O14" s="99" t="str">
         <f t="shared" ref="O14:O51" si="0">IF(N14="","N/A",IF(N14&lt;=15%,"N",IF(N14&lt;=50%,"P",IF(N14&lt;=85%,"M","T"))))</f>
         <v>N/A</v>
       </c>
     </row>
     <row r="15" spans="1:19" ht="76.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C15" s="343"/>
-      <c r="D15" s="340"/>
+      <c r="C15" s="373"/>
+      <c r="D15" s="370"/>
       <c r="E15" s="77" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="F15" s="309"/>
+        <v>95</v>
+      </c>
+      <c r="F15" s="365"/>
       <c r="G15" s="78" t="s">
         <v>42</v>
       </c>
-      <c r="H15" s="316"/>
-      <c r="I15" s="323"/>
+      <c r="H15" s="337"/>
+      <c r="I15" s="350"/>
       <c r="J15" s="79" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="K15" s="80" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="L15" s="62"/>
       <c r="M15" s="63"/>
       <c r="N15" s="63"/>
       <c r="O15" s="100" t="str">
         <f t="shared" si="0"/>
         <v>N/A</v>
       </c>
     </row>
     <row r="16" spans="1:19" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C16" s="343"/>
-      <c r="D16" s="340"/>
+      <c r="C16" s="373"/>
+      <c r="D16" s="370"/>
       <c r="E16" s="81" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>94</v>
+      </c>
+      <c r="F16" s="395" t="s">
+        <v>101</v>
       </c>
       <c r="G16" s="82" t="s">
-        <v>148</v>
-[...5 lines deleted...]
-        <v>142</v>
+        <v>147</v>
+      </c>
+      <c r="H16" s="388" t="s">
+        <v>127</v>
+      </c>
+      <c r="I16" s="387" t="s">
+        <v>141</v>
       </c>
       <c r="J16" s="83" t="s">
         <v>74</v>
       </c>
       <c r="K16" s="84" t="s">
         <v>44</v>
       </c>
       <c r="L16" s="64"/>
       <c r="M16" s="64"/>
       <c r="N16" s="59"/>
       <c r="O16" s="101" t="str">
         <f t="shared" si="0"/>
         <v>N/A</v>
       </c>
     </row>
     <row r="17" spans="3:15" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C17" s="343"/>
-      <c r="D17" s="340"/>
+      <c r="C17" s="373"/>
+      <c r="D17" s="370"/>
       <c r="E17" s="85" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="F17" s="308"/>
+        <v>94</v>
+      </c>
+      <c r="F17" s="364"/>
       <c r="G17" s="74" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-      <c r="I17" s="322"/>
+        <v>147</v>
+      </c>
+      <c r="H17" s="336"/>
+      <c r="I17" s="349"/>
       <c r="J17" s="75" t="s">
         <v>70</v>
       </c>
       <c r="K17" s="76" t="s">
         <v>45</v>
       </c>
       <c r="L17" s="61"/>
       <c r="M17" s="61"/>
       <c r="N17" s="61"/>
       <c r="O17" s="99" t="str">
         <f t="shared" si="0"/>
         <v>N/A</v>
       </c>
     </row>
     <row r="18" spans="3:15" ht="80.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C18" s="343"/>
-      <c r="D18" s="340"/>
+      <c r="C18" s="373"/>
+      <c r="D18" s="370"/>
       <c r="E18" s="85" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="F18" s="308"/>
+        <v>94</v>
+      </c>
+      <c r="F18" s="364"/>
       <c r="G18" s="74" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-      <c r="I18" s="322"/>
+        <v>147</v>
+      </c>
+      <c r="H18" s="336"/>
+      <c r="I18" s="349"/>
       <c r="J18" s="75" t="s">
         <v>38</v>
       </c>
       <c r="K18" s="76" t="s">
         <v>46</v>
       </c>
       <c r="L18" s="61"/>
       <c r="M18" s="61"/>
       <c r="N18" s="61"/>
       <c r="O18" s="99" t="str">
         <f t="shared" si="0"/>
         <v>N/A</v>
       </c>
     </row>
     <row r="19" spans="3:15" ht="75.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C19" s="343"/>
-      <c r="D19" s="340"/>
+      <c r="C19" s="373"/>
+      <c r="D19" s="370"/>
       <c r="E19" s="86" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="F19" s="309"/>
+        <v>94</v>
+      </c>
+      <c r="F19" s="365"/>
       <c r="G19" s="78" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-      <c r="I19" s="323"/>
+        <v>147</v>
+      </c>
+      <c r="H19" s="337"/>
+      <c r="I19" s="350"/>
       <c r="J19" s="87" t="s">
         <v>71</v>
       </c>
       <c r="K19" s="80" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="L19" s="63"/>
       <c r="M19" s="63"/>
       <c r="N19" s="63"/>
       <c r="O19" s="100" t="str">
         <f t="shared" si="0"/>
         <v>N/A</v>
       </c>
     </row>
     <row r="20" spans="3:15" ht="78.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C20" s="343"/>
-      <c r="D20" s="340"/>
+      <c r="C20" s="373"/>
+      <c r="D20" s="370"/>
       <c r="E20" s="88" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="F20" s="310" t="s">
+        <v>96</v>
+      </c>
+      <c r="F20" s="363" t="s">
         <v>36</v>
       </c>
       <c r="G20" s="82" t="s">
-        <v>149</v>
-[...5 lines deleted...]
-        <v>143</v>
+        <v>148</v>
+      </c>
+      <c r="H20" s="335" t="s">
+        <v>126</v>
+      </c>
+      <c r="I20" s="335" t="s">
+        <v>142</v>
       </c>
       <c r="J20" s="89" t="s">
         <v>64</v>
       </c>
       <c r="K20" s="72" t="s">
         <v>44</v>
       </c>
       <c r="L20" s="59"/>
       <c r="M20" s="59"/>
       <c r="N20" s="59"/>
       <c r="O20" s="98" t="str">
         <f t="shared" si="0"/>
         <v>N/A</v>
       </c>
     </row>
     <row r="21" spans="3:15" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C21" s="343"/>
-      <c r="D21" s="340"/>
+      <c r="C21" s="373"/>
+      <c r="D21" s="370"/>
       <c r="E21" s="85" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="F21" s="308"/>
+        <v>96</v>
+      </c>
+      <c r="F21" s="364"/>
       <c r="G21" s="82" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-      <c r="I21" s="315"/>
+        <v>148</v>
+      </c>
+      <c r="H21" s="336"/>
+      <c r="I21" s="336"/>
       <c r="J21" s="90" t="s">
         <v>54</v>
       </c>
       <c r="K21" s="76" t="s">
         <v>45</v>
       </c>
       <c r="L21" s="61"/>
       <c r="M21" s="61"/>
       <c r="N21" s="61"/>
       <c r="O21" s="99" t="str">
         <f t="shared" si="0"/>
         <v>N/A</v>
       </c>
     </row>
     <row r="22" spans="3:15" ht="75" x14ac:dyDescent="0.25">
-      <c r="C22" s="343"/>
-      <c r="D22" s="340"/>
+      <c r="C22" s="373"/>
+      <c r="D22" s="370"/>
       <c r="E22" s="85" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="F22" s="308"/>
+        <v>96</v>
+      </c>
+      <c r="F22" s="364"/>
       <c r="G22" s="82" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-      <c r="I22" s="315"/>
+        <v>148</v>
+      </c>
+      <c r="H22" s="336"/>
+      <c r="I22" s="336"/>
       <c r="J22" s="90" t="s">
         <v>72</v>
       </c>
       <c r="K22" s="76" t="s">
         <v>46</v>
       </c>
       <c r="L22" s="61"/>
       <c r="M22" s="61"/>
       <c r="N22" s="61"/>
       <c r="O22" s="99" t="str">
         <f t="shared" si="0"/>
         <v>N/A</v>
       </c>
     </row>
     <row r="23" spans="3:15" ht="79.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C23" s="343"/>
-      <c r="D23" s="340"/>
+      <c r="C23" s="373"/>
+      <c r="D23" s="370"/>
       <c r="E23" s="86" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="F23" s="309"/>
+        <v>96</v>
+      </c>
+      <c r="F23" s="365"/>
       <c r="G23" s="78" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-      <c r="I23" s="316"/>
+        <v>148</v>
+      </c>
+      <c r="H23" s="337"/>
+      <c r="I23" s="337"/>
       <c r="J23" s="79" t="s">
         <v>55</v>
       </c>
       <c r="K23" s="80" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="L23" s="63"/>
       <c r="M23" s="63"/>
       <c r="N23" s="63"/>
       <c r="O23" s="100" t="str">
         <f t="shared" si="0"/>
         <v>N/A</v>
       </c>
     </row>
     <row r="24" spans="3:15" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C24" s="343"/>
-      <c r="D24" s="340"/>
+      <c r="C24" s="373"/>
+      <c r="D24" s="370"/>
       <c r="E24" s="88" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="F24" s="310" t="s">
+        <v>96</v>
+      </c>
+      <c r="F24" s="363" t="s">
         <v>36</v>
       </c>
       <c r="G24" s="82" t="s">
         <v>73</v>
       </c>
-      <c r="H24" s="317" t="s">
-[...2 lines deleted...]
-      <c r="I24" s="317" t="s">
+      <c r="H24" s="335" t="s">
+        <v>128</v>
+      </c>
+      <c r="I24" s="335" t="s">
         <v>43</v>
       </c>
       <c r="J24" s="89" t="s">
         <v>60</v>
       </c>
       <c r="K24" s="72" t="s">
         <v>44</v>
       </c>
       <c r="L24" s="59"/>
       <c r="M24" s="59"/>
       <c r="N24" s="59"/>
       <c r="O24" s="98" t="str">
         <f t="shared" si="0"/>
         <v>N/A</v>
       </c>
     </row>
     <row r="25" spans="3:15" ht="75" x14ac:dyDescent="0.25">
-      <c r="C25" s="343"/>
-      <c r="D25" s="340"/>
+      <c r="C25" s="373"/>
+      <c r="D25" s="370"/>
       <c r="E25" s="85" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="F25" s="308"/>
+        <v>96</v>
+      </c>
+      <c r="F25" s="364"/>
       <c r="G25" s="74" t="s">
         <v>73</v>
       </c>
-      <c r="H25" s="315"/>
-      <c r="I25" s="315"/>
+      <c r="H25" s="336"/>
+      <c r="I25" s="336"/>
       <c r="J25" s="90" t="s">
         <v>56</v>
       </c>
       <c r="K25" s="76" t="s">
         <v>45</v>
       </c>
       <c r="L25" s="61"/>
       <c r="M25" s="61"/>
       <c r="N25" s="61"/>
       <c r="O25" s="99" t="str">
         <f t="shared" si="0"/>
         <v>N/A</v>
       </c>
     </row>
     <row r="26" spans="3:15" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C26" s="343"/>
-      <c r="D26" s="340"/>
+      <c r="C26" s="373"/>
+      <c r="D26" s="370"/>
       <c r="E26" s="85" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="F26" s="308"/>
+        <v>96</v>
+      </c>
+      <c r="F26" s="364"/>
       <c r="G26" s="74" t="s">
         <v>73</v>
       </c>
-      <c r="H26" s="315"/>
-      <c r="I26" s="315"/>
+      <c r="H26" s="336"/>
+      <c r="I26" s="336"/>
       <c r="J26" s="90" t="s">
         <v>57</v>
       </c>
       <c r="K26" s="76" t="s">
         <v>46</v>
       </c>
       <c r="L26" s="61"/>
       <c r="M26" s="61"/>
       <c r="N26" s="61"/>
       <c r="O26" s="99" t="str">
         <f t="shared" si="0"/>
         <v>N/A</v>
       </c>
     </row>
     <row r="27" spans="3:15" ht="90" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C27" s="343"/>
-      <c r="D27" s="340"/>
+      <c r="C27" s="373"/>
+      <c r="D27" s="370"/>
       <c r="E27" s="86" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="F27" s="309"/>
+        <v>96</v>
+      </c>
+      <c r="F27" s="365"/>
       <c r="G27" s="78" t="s">
         <v>73</v>
       </c>
-      <c r="H27" s="316"/>
-      <c r="I27" s="316"/>
+      <c r="H27" s="337"/>
+      <c r="I27" s="337"/>
       <c r="J27" s="79" t="s">
         <v>58</v>
       </c>
       <c r="K27" s="80" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="L27" s="63"/>
       <c r="M27" s="63"/>
       <c r="N27" s="63"/>
       <c r="O27" s="100" t="str">
         <f t="shared" si="0"/>
         <v>N/A</v>
       </c>
     </row>
     <row r="28" spans="3:15" ht="66" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C28" s="343"/>
-      <c r="D28" s="340"/>
+      <c r="C28" s="373"/>
+      <c r="D28" s="370"/>
       <c r="E28" s="88" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="F28" s="310" t="s">
+        <v>97</v>
+      </c>
+      <c r="F28" s="363" t="s">
         <v>37</v>
       </c>
       <c r="G28" s="82" t="s">
-        <v>150</v>
-[...5 lines deleted...]
-        <v>137</v>
+        <v>149</v>
+      </c>
+      <c r="H28" s="335" t="s">
+        <v>129</v>
+      </c>
+      <c r="I28" s="335" t="s">
+        <v>136</v>
       </c>
       <c r="J28" s="89" t="s">
         <v>61</v>
       </c>
       <c r="K28" s="72" t="s">
         <v>44</v>
       </c>
       <c r="L28" s="59"/>
       <c r="M28" s="59"/>
       <c r="N28" s="59"/>
       <c r="O28" s="98" t="str">
         <f t="shared" si="0"/>
         <v>N/A</v>
       </c>
     </row>
     <row r="29" spans="3:15" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C29" s="343"/>
-      <c r="D29" s="340"/>
+      <c r="C29" s="373"/>
+      <c r="D29" s="370"/>
       <c r="E29" s="85" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="F29" s="308"/>
+        <v>97</v>
+      </c>
+      <c r="F29" s="364"/>
       <c r="G29" s="74" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-      <c r="I29" s="315"/>
+        <v>149</v>
+      </c>
+      <c r="H29" s="336"/>
+      <c r="I29" s="336"/>
       <c r="J29" s="90" t="s">
         <v>62</v>
       </c>
       <c r="K29" s="76" t="s">
         <v>45</v>
       </c>
       <c r="L29" s="61"/>
       <c r="M29" s="61"/>
       <c r="N29" s="61"/>
       <c r="O29" s="99" t="str">
         <f t="shared" si="0"/>
         <v>N/A</v>
       </c>
     </row>
     <row r="30" spans="3:15" ht="101.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C30" s="343"/>
-      <c r="D30" s="340"/>
+      <c r="C30" s="373"/>
+      <c r="D30" s="370"/>
       <c r="E30" s="85" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="F30" s="308"/>
+        <v>97</v>
+      </c>
+      <c r="F30" s="364"/>
       <c r="G30" s="74" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-      <c r="I30" s="315"/>
+        <v>149</v>
+      </c>
+      <c r="H30" s="336"/>
+      <c r="I30" s="336"/>
       <c r="J30" s="90" t="s">
         <v>39</v>
       </c>
       <c r="K30" s="76" t="s">
         <v>46</v>
       </c>
       <c r="L30" s="61"/>
       <c r="M30" s="61"/>
       <c r="N30" s="61"/>
       <c r="O30" s="99" t="str">
         <f t="shared" si="0"/>
         <v>N/A</v>
       </c>
     </row>
     <row r="31" spans="3:15" ht="106.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C31" s="343"/>
-      <c r="D31" s="340"/>
+      <c r="C31" s="373"/>
+      <c r="D31" s="370"/>
       <c r="E31" s="86" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="F31" s="309"/>
+        <v>97</v>
+      </c>
+      <c r="F31" s="365"/>
       <c r="G31" s="78" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-      <c r="I31" s="316"/>
+        <v>149</v>
+      </c>
+      <c r="H31" s="337"/>
+      <c r="I31" s="337"/>
       <c r="J31" s="79" t="s">
         <v>65</v>
       </c>
       <c r="K31" s="80" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="L31" s="63"/>
       <c r="M31" s="63"/>
       <c r="N31" s="63"/>
       <c r="O31" s="100" t="str">
         <f t="shared" si="0"/>
         <v>N/A</v>
       </c>
     </row>
     <row r="32" spans="3:15" ht="72" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C32" s="343"/>
-      <c r="D32" s="340"/>
+      <c r="C32" s="373"/>
+      <c r="D32" s="370"/>
       <c r="E32" s="88" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="F32" s="310" t="s">
+        <v>97</v>
+      </c>
+      <c r="F32" s="363" t="s">
         <v>37</v>
       </c>
       <c r="G32" s="82" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-        <v>138</v>
+        <v>150</v>
+      </c>
+      <c r="H32" s="335" t="s">
+        <v>130</v>
+      </c>
+      <c r="I32" s="335" t="s">
+        <v>137</v>
       </c>
       <c r="J32" s="89" t="s">
         <v>59</v>
       </c>
       <c r="K32" s="72" t="s">
         <v>44</v>
       </c>
       <c r="L32" s="59"/>
       <c r="M32" s="59"/>
       <c r="N32" s="59"/>
       <c r="O32" s="98" t="str">
         <f t="shared" si="0"/>
         <v>N/A</v>
       </c>
     </row>
     <row r="33" spans="3:15" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C33" s="343"/>
-      <c r="D33" s="340"/>
+      <c r="C33" s="373"/>
+      <c r="D33" s="370"/>
       <c r="E33" s="85" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="F33" s="308"/>
+        <v>97</v>
+      </c>
+      <c r="F33" s="364"/>
       <c r="G33" s="74" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-      <c r="I33" s="315"/>
+        <v>150</v>
+      </c>
+      <c r="H33" s="336"/>
+      <c r="I33" s="336"/>
       <c r="J33" s="90" t="s">
         <v>66</v>
       </c>
       <c r="K33" s="76" t="s">
         <v>45</v>
       </c>
       <c r="L33" s="61"/>
       <c r="M33" s="61"/>
       <c r="N33" s="61"/>
       <c r="O33" s="99" t="str">
         <f t="shared" si="0"/>
         <v>N/A</v>
       </c>
     </row>
     <row r="34" spans="3:15" ht="66.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C34" s="343"/>
-      <c r="D34" s="340"/>
+      <c r="C34" s="373"/>
+      <c r="D34" s="370"/>
       <c r="E34" s="85" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="F34" s="308"/>
+        <v>97</v>
+      </c>
+      <c r="F34" s="364"/>
       <c r="G34" s="74" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-      <c r="I34" s="315"/>
+        <v>150</v>
+      </c>
+      <c r="H34" s="336"/>
+      <c r="I34" s="336"/>
       <c r="J34" s="90" t="s">
         <v>67</v>
       </c>
       <c r="K34" s="76" t="s">
         <v>46</v>
       </c>
       <c r="L34" s="61"/>
       <c r="M34" s="61"/>
       <c r="N34" s="61"/>
       <c r="O34" s="99" t="str">
         <f t="shared" si="0"/>
         <v>N/A</v>
       </c>
     </row>
     <row r="35" spans="3:15" ht="106.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C35" s="343"/>
-      <c r="D35" s="340"/>
+      <c r="C35" s="373"/>
+      <c r="D35" s="370"/>
       <c r="E35" s="86" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="F35" s="309"/>
+        <v>97</v>
+      </c>
+      <c r="F35" s="365"/>
       <c r="G35" s="78" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-      <c r="I35" s="316"/>
+        <v>150</v>
+      </c>
+      <c r="H35" s="337"/>
+      <c r="I35" s="337"/>
       <c r="J35" s="79" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="K35" s="80" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="L35" s="63"/>
       <c r="M35" s="63"/>
       <c r="N35" s="63"/>
       <c r="O35" s="100" t="str">
         <f t="shared" si="0"/>
         <v>N/A</v>
       </c>
     </row>
     <row r="36" spans="3:15" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C36" s="343"/>
-      <c r="D36" s="340"/>
+      <c r="C36" s="373"/>
+      <c r="D36" s="370"/>
       <c r="E36" s="91" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="F36" s="354" t="s">
+        <v>98</v>
+      </c>
+      <c r="F36" s="384" t="s">
         <v>48</v>
       </c>
       <c r="G36" s="82" t="s">
-        <v>125</v>
-[...5 lines deleted...]
-        <v>139</v>
+        <v>124</v>
+      </c>
+      <c r="H36" s="335" t="s">
+        <v>131</v>
+      </c>
+      <c r="I36" s="335" t="s">
+        <v>138</v>
       </c>
       <c r="J36" s="92" t="s">
         <v>68</v>
       </c>
       <c r="K36" s="72" t="s">
         <v>44</v>
       </c>
       <c r="L36" s="59"/>
       <c r="M36" s="59"/>
       <c r="N36" s="59"/>
       <c r="O36" s="98" t="str">
         <f t="shared" si="0"/>
         <v>N/A</v>
       </c>
     </row>
     <row r="37" spans="3:15" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C37" s="343"/>
-      <c r="D37" s="340"/>
+      <c r="C37" s="373"/>
+      <c r="D37" s="370"/>
       <c r="E37" s="93" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="F37" s="355"/>
+        <v>98</v>
+      </c>
+      <c r="F37" s="385"/>
       <c r="G37" s="74" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-      <c r="I37" s="315"/>
+        <v>124</v>
+      </c>
+      <c r="H37" s="336"/>
+      <c r="I37" s="336"/>
       <c r="J37" s="94" t="s">
         <v>49</v>
       </c>
       <c r="K37" s="76" t="s">
         <v>45</v>
       </c>
       <c r="L37" s="61"/>
       <c r="M37" s="61"/>
       <c r="N37" s="61"/>
       <c r="O37" s="99" t="str">
         <f t="shared" si="0"/>
         <v>N/A</v>
       </c>
     </row>
     <row r="38" spans="3:15" ht="78.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C38" s="343"/>
-      <c r="D38" s="340"/>
+      <c r="C38" s="373"/>
+      <c r="D38" s="370"/>
       <c r="E38" s="93" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="F38" s="355"/>
+        <v>98</v>
+      </c>
+      <c r="F38" s="385"/>
       <c r="G38" s="74" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-      <c r="I38" s="315"/>
+        <v>124</v>
+      </c>
+      <c r="H38" s="336"/>
+      <c r="I38" s="336"/>
       <c r="J38" s="94" t="s">
         <v>50</v>
       </c>
       <c r="K38" s="76" t="s">
         <v>46</v>
       </c>
       <c r="L38" s="61"/>
       <c r="M38" s="61"/>
       <c r="N38" s="61"/>
       <c r="O38" s="99" t="str">
         <f t="shared" si="0"/>
         <v>N/A</v>
       </c>
     </row>
     <row r="39" spans="3:15" ht="126" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C39" s="343"/>
-      <c r="D39" s="340"/>
+      <c r="C39" s="373"/>
+      <c r="D39" s="370"/>
       <c r="E39" s="93" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="F39" s="356"/>
+        <v>98</v>
+      </c>
+      <c r="F39" s="386"/>
       <c r="G39" s="78" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-      <c r="I39" s="316"/>
+        <v>124</v>
+      </c>
+      <c r="H39" s="337"/>
+      <c r="I39" s="337"/>
       <c r="J39" s="95" t="s">
         <v>51</v>
       </c>
       <c r="K39" s="80" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="L39" s="63"/>
       <c r="M39" s="63"/>
       <c r="N39" s="63"/>
       <c r="O39" s="100" t="str">
         <f t="shared" si="0"/>
         <v>N/A</v>
       </c>
     </row>
     <row r="40" spans="3:15" ht="56.25" x14ac:dyDescent="0.25">
-      <c r="C40" s="343"/>
-      <c r="D40" s="340"/>
+      <c r="C40" s="373"/>
+      <c r="D40" s="370"/>
       <c r="E40" s="85" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="F40" s="307" t="s">
+        <v>98</v>
+      </c>
+      <c r="F40" s="395" t="s">
         <v>48</v>
       </c>
       <c r="G40" s="82" t="s">
         <v>47</v>
       </c>
-      <c r="H40" s="314" t="s">
-[...3 lines deleted...]
-        <v>160</v>
+      <c r="H40" s="388" t="s">
+        <v>132</v>
+      </c>
+      <c r="I40" s="388" t="s">
+        <v>158</v>
       </c>
       <c r="J40" s="96" t="s">
         <v>63</v>
       </c>
       <c r="K40" s="84" t="s">
         <v>44</v>
       </c>
       <c r="L40" s="64"/>
       <c r="M40" s="64"/>
       <c r="N40" s="59"/>
       <c r="O40" s="101" t="str">
         <f t="shared" si="0"/>
         <v>N/A</v>
       </c>
     </row>
     <row r="41" spans="3:15" ht="75" x14ac:dyDescent="0.25">
-      <c r="C41" s="343"/>
-      <c r="D41" s="340"/>
+      <c r="C41" s="373"/>
+      <c r="D41" s="370"/>
       <c r="E41" s="85" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="F41" s="308"/>
+        <v>98</v>
+      </c>
+      <c r="F41" s="364"/>
       <c r="G41" s="74" t="s">
         <v>47</v>
       </c>
-      <c r="H41" s="315"/>
-      <c r="I41" s="315"/>
+      <c r="H41" s="336"/>
+      <c r="I41" s="336"/>
       <c r="J41" s="94" t="s">
         <v>52</v>
       </c>
       <c r="K41" s="76" t="s">
         <v>45</v>
       </c>
       <c r="L41" s="61"/>
       <c r="M41" s="61"/>
       <c r="N41" s="61"/>
       <c r="O41" s="99" t="str">
         <f t="shared" si="0"/>
         <v>N/A</v>
       </c>
     </row>
     <row r="42" spans="3:15" ht="93.75" x14ac:dyDescent="0.25">
-      <c r="C42" s="343"/>
-      <c r="D42" s="340"/>
+      <c r="C42" s="373"/>
+      <c r="D42" s="370"/>
       <c r="E42" s="85" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="F42" s="308"/>
+        <v>98</v>
+      </c>
+      <c r="F42" s="364"/>
       <c r="G42" s="74" t="s">
         <v>47</v>
       </c>
-      <c r="H42" s="315"/>
-      <c r="I42" s="315"/>
+      <c r="H42" s="336"/>
+      <c r="I42" s="336"/>
       <c r="J42" s="94" t="s">
         <v>53</v>
       </c>
       <c r="K42" s="76" t="s">
         <v>46</v>
       </c>
       <c r="L42" s="61"/>
       <c r="M42" s="61"/>
       <c r="N42" s="61"/>
       <c r="O42" s="99" t="str">
         <f t="shared" si="0"/>
         <v>N/A</v>
       </c>
     </row>
     <row r="43" spans="3:15" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C43" s="343"/>
-      <c r="D43" s="340"/>
+      <c r="C43" s="373"/>
+      <c r="D43" s="370"/>
       <c r="E43" s="86" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="F43" s="309"/>
+        <v>98</v>
+      </c>
+      <c r="F43" s="365"/>
       <c r="G43" s="78" t="s">
         <v>47</v>
       </c>
-      <c r="H43" s="316"/>
-      <c r="I43" s="316"/>
+      <c r="H43" s="337"/>
+      <c r="I43" s="337"/>
       <c r="J43" s="95" t="s">
         <v>69</v>
       </c>
       <c r="K43" s="80" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="L43" s="63"/>
       <c r="M43" s="63"/>
       <c r="N43" s="63"/>
       <c r="O43" s="100" t="str">
         <f t="shared" si="0"/>
         <v>N/A</v>
       </c>
     </row>
     <row r="44" spans="3:15" ht="93.75" x14ac:dyDescent="0.25">
-      <c r="C44" s="343"/>
-      <c r="D44" s="340"/>
+      <c r="C44" s="373"/>
+      <c r="D44" s="370"/>
       <c r="E44" s="88" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>99</v>
+      </c>
+      <c r="F44" s="363" t="s">
+        <v>102</v>
       </c>
       <c r="G44" s="82" t="s">
-        <v>152</v>
-[...5 lines deleted...]
-        <v>159</v>
+        <v>151</v>
+      </c>
+      <c r="H44" s="335" t="s">
+        <v>134</v>
+      </c>
+      <c r="I44" s="335" t="s">
+        <v>157</v>
       </c>
       <c r="J44" s="89" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="K44" s="72" t="s">
         <v>44</v>
       </c>
       <c r="L44" s="59"/>
       <c r="M44" s="59"/>
       <c r="N44" s="59"/>
       <c r="O44" s="98" t="str">
         <f t="shared" si="0"/>
         <v>N/A</v>
       </c>
     </row>
     <row r="45" spans="3:15" ht="98.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C45" s="343"/>
-      <c r="D45" s="340"/>
+      <c r="C45" s="373"/>
+      <c r="D45" s="370"/>
       <c r="E45" s="85" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="F45" s="308"/>
+        <v>99</v>
+      </c>
+      <c r="F45" s="364"/>
       <c r="G45" s="82" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-      <c r="I45" s="315"/>
+        <v>151</v>
+      </c>
+      <c r="H45" s="336"/>
+      <c r="I45" s="336"/>
       <c r="J45" s="90" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="K45" s="76" t="s">
         <v>45</v>
       </c>
       <c r="L45" s="61"/>
       <c r="M45" s="61"/>
       <c r="N45" s="61"/>
       <c r="O45" s="99" t="str">
         <f t="shared" si="0"/>
         <v>N/A</v>
       </c>
     </row>
     <row r="46" spans="3:15" ht="151.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C46" s="343"/>
-      <c r="D46" s="340"/>
+      <c r="C46" s="373"/>
+      <c r="D46" s="370"/>
       <c r="E46" s="85" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="F46" s="308"/>
+        <v>99</v>
+      </c>
+      <c r="F46" s="364"/>
       <c r="G46" s="82" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-      <c r="I46" s="315"/>
+        <v>151</v>
+      </c>
+      <c r="H46" s="336"/>
+      <c r="I46" s="336"/>
       <c r="J46" s="90" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="K46" s="76" t="s">
         <v>46</v>
       </c>
       <c r="L46" s="61"/>
       <c r="M46" s="61"/>
       <c r="N46" s="61"/>
       <c r="O46" s="99" t="str">
         <f t="shared" si="0"/>
         <v>N/A</v>
       </c>
     </row>
     <row r="47" spans="3:15" ht="161.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C47" s="343"/>
-      <c r="D47" s="340"/>
+      <c r="C47" s="373"/>
+      <c r="D47" s="370"/>
       <c r="E47" s="86" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="F47" s="309"/>
+        <v>99</v>
+      </c>
+      <c r="F47" s="365"/>
       <c r="G47" s="78" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-      <c r="I47" s="316"/>
+        <v>151</v>
+      </c>
+      <c r="H47" s="337"/>
+      <c r="I47" s="337"/>
       <c r="J47" s="79" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="K47" s="80" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="L47" s="63"/>
       <c r="M47" s="63"/>
       <c r="N47" s="63"/>
       <c r="O47" s="100" t="str">
         <f t="shared" si="0"/>
         <v>N/A</v>
       </c>
     </row>
     <row r="48" spans="3:15" ht="111" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C48" s="343"/>
-      <c r="D48" s="340"/>
+      <c r="C48" s="373"/>
+      <c r="D48" s="370"/>
       <c r="E48" s="81" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>99</v>
+      </c>
+      <c r="F48" s="396" t="s">
+        <v>102</v>
       </c>
       <c r="G48" s="82" t="s">
-        <v>124</v>
-[...5 lines deleted...]
-        <v>158</v>
+        <v>123</v>
+      </c>
+      <c r="H48" s="399" t="s">
+        <v>133</v>
+      </c>
+      <c r="I48" s="388" t="s">
+        <v>272</v>
       </c>
       <c r="J48" s="97" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="K48" s="84" t="s">
         <v>44</v>
       </c>
       <c r="L48" s="64"/>
       <c r="M48" s="64"/>
       <c r="N48" s="59"/>
       <c r="O48" s="101" t="str">
         <f t="shared" si="0"/>
         <v>N/A</v>
       </c>
     </row>
     <row r="49" spans="1:25" ht="141" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C49" s="343"/>
-      <c r="D49" s="340"/>
+      <c r="C49" s="373"/>
+      <c r="D49" s="370"/>
       <c r="E49" s="85" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="F49" s="312"/>
+        <v>99</v>
+      </c>
+      <c r="F49" s="397"/>
       <c r="G49" s="74" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-      <c r="I49" s="315"/>
+        <v>123</v>
+      </c>
+      <c r="H49" s="400"/>
+      <c r="I49" s="336"/>
       <c r="J49" s="90" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="K49" s="76" t="s">
         <v>45</v>
       </c>
       <c r="L49" s="61"/>
       <c r="M49" s="61"/>
       <c r="N49" s="61"/>
       <c r="O49" s="99" t="str">
         <f t="shared" si="0"/>
         <v>N/A</v>
       </c>
     </row>
     <row r="50" spans="1:25" ht="146.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C50" s="343"/>
-      <c r="D50" s="340"/>
+      <c r="C50" s="373"/>
+      <c r="D50" s="370"/>
       <c r="E50" s="85" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="F50" s="312"/>
+        <v>99</v>
+      </c>
+      <c r="F50" s="397"/>
       <c r="G50" s="74" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-      <c r="I50" s="315"/>
+        <v>123</v>
+      </c>
+      <c r="H50" s="400"/>
+      <c r="I50" s="336"/>
       <c r="J50" s="90" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="K50" s="76" t="s">
         <v>46</v>
       </c>
       <c r="L50" s="61"/>
       <c r="M50" s="61"/>
       <c r="N50" s="61"/>
       <c r="O50" s="99" t="str">
         <f t="shared" si="0"/>
         <v>N/A</v>
       </c>
     </row>
     <row r="51" spans="1:25" ht="135.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C51" s="344"/>
-      <c r="D51" s="341"/>
+      <c r="C51" s="374"/>
+      <c r="D51" s="371"/>
       <c r="E51" s="86" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="F51" s="313"/>
+        <v>99</v>
+      </c>
+      <c r="F51" s="398"/>
       <c r="G51" s="78" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-      <c r="I51" s="316"/>
+        <v>123</v>
+      </c>
+      <c r="H51" s="401"/>
+      <c r="I51" s="337"/>
       <c r="J51" s="79" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="K51" s="80" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="L51" s="63"/>
       <c r="M51" s="63"/>
       <c r="N51" s="63"/>
       <c r="O51" s="100" t="str">
         <f t="shared" si="0"/>
         <v>N/A</v>
       </c>
     </row>
     <row r="53" spans="1:25" ht="21" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="54" spans="1:25" ht="114" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C54" s="16" t="s">
-        <v>111</v>
-[...4 lines deleted...]
-      <c r="G54" s="359"/>
+        <v>110</v>
+      </c>
+      <c r="D54" s="338"/>
+      <c r="E54" s="338"/>
+      <c r="F54" s="338"/>
+      <c r="G54" s="339"/>
       <c r="H54" s="17" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="I54" s="17"/>
       <c r="J54" s="20"/>
       <c r="K54" s="21"/>
-      <c r="L54" s="362" t="s">
-[...4 lines deleted...]
-      <c r="O54" s="364"/>
+      <c r="L54" s="342" t="s">
+        <v>111</v>
+      </c>
+      <c r="M54" s="343"/>
+      <c r="N54" s="343"/>
+      <c r="O54" s="344"/>
       <c r="P54" s="22"/>
       <c r="Q54" s="22"/>
       <c r="R54" s="22"/>
       <c r="S54" s="22"/>
       <c r="T54" s="15"/>
       <c r="U54" s="10"/>
       <c r="V54" s="10"/>
       <c r="W54" s="25"/>
       <c r="X54" s="25"/>
       <c r="Y54" s="26"/>
     </row>
     <row r="55" spans="1:25" s="29" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="499"/>
-      <c r="B55" s="499"/>
+      <c r="A55" s="268"/>
+      <c r="B55" s="268"/>
       <c r="C55" s="11" t="s">
-        <v>113</v>
-[...4 lines deleted...]
-      <c r="G55" s="361"/>
+        <v>112</v>
+      </c>
+      <c r="D55" s="340"/>
+      <c r="E55" s="340"/>
+      <c r="F55" s="340"/>
+      <c r="G55" s="341"/>
       <c r="H55" s="12" t="s">
-        <v>113</v>
-[...11 lines deleted...]
-      <c r="O55" s="367"/>
+        <v>112</v>
+      </c>
+      <c r="I55" s="340" t="s">
+        <v>112</v>
+      </c>
+      <c r="J55" s="340"/>
+      <c r="K55" s="341"/>
+      <c r="L55" s="345" t="s">
+        <v>112</v>
+      </c>
+      <c r="M55" s="346"/>
+      <c r="N55" s="346"/>
+      <c r="O55" s="347"/>
       <c r="P55" s="23"/>
       <c r="Q55" s="23"/>
       <c r="R55" s="23"/>
       <c r="S55" s="23"/>
       <c r="T55" s="12"/>
       <c r="U55" s="13"/>
       <c r="V55" s="13"/>
       <c r="W55" s="13"/>
       <c r="X55" s="13"/>
       <c r="Y55" s="28"/>
     </row>
     <row r="56" spans="1:25" s="29" customFormat="1" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A56" s="499"/>
-      <c r="B56" s="499"/>
+      <c r="A56" s="268"/>
+      <c r="B56" s="268"/>
       <c r="C56" s="18" t="s">
+        <v>113</v>
+      </c>
+      <c r="D56" s="322"/>
+      <c r="E56" s="322"/>
+      <c r="F56" s="322"/>
+      <c r="G56" s="323"/>
+      <c r="H56" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="I56" s="333" t="s">
         <v>114</v>
       </c>
-      <c r="D56" s="368"/>
-[...16 lines deleted...]
-      <c r="O56" s="378"/>
+      <c r="J56" s="333"/>
+      <c r="K56" s="334"/>
+      <c r="L56" s="330" t="s">
+        <v>139</v>
+      </c>
+      <c r="M56" s="331"/>
+      <c r="N56" s="331"/>
+      <c r="O56" s="332"/>
       <c r="P56" s="23"/>
       <c r="Q56" s="23"/>
       <c r="R56" s="23"/>
       <c r="S56" s="23"/>
       <c r="T56" s="12"/>
       <c r="U56" s="13"/>
       <c r="V56" s="13"/>
       <c r="W56" s="13"/>
       <c r="X56" s="13"/>
       <c r="Y56" s="28"/>
     </row>
     <row r="57" spans="1:25" s="29" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A57" s="499"/>
-[...1 lines deleted...]
-      <c r="C57" s="370" t="s">
+      <c r="A57" s="268"/>
+      <c r="B57" s="268"/>
+      <c r="C57" s="324" t="s">
+        <v>115</v>
+      </c>
+      <c r="D57" s="325"/>
+      <c r="E57" s="325"/>
+      <c r="F57" s="325"/>
+      <c r="G57" s="326"/>
+      <c r="H57" s="327" t="s">
         <v>116</v>
       </c>
-      <c r="D57" s="371"/>
-[...3 lines deleted...]
-      <c r="H57" s="373" t="s">
+      <c r="I57" s="328"/>
+      <c r="J57" s="328"/>
+      <c r="K57" s="329"/>
+      <c r="L57" s="327" t="s">
         <v>117</v>
       </c>
-      <c r="I57" s="374"/>
-[...7 lines deleted...]
-      <c r="O57" s="375"/>
+      <c r="M57" s="328"/>
+      <c r="N57" s="328"/>
+      <c r="O57" s="329"/>
       <c r="P57" s="24"/>
       <c r="Q57" s="24"/>
       <c r="R57" s="24"/>
       <c r="S57" s="24"/>
       <c r="T57" s="19"/>
       <c r="U57" s="14"/>
       <c r="V57" s="14"/>
       <c r="W57" s="13"/>
       <c r="X57" s="13"/>
       <c r="Y57" s="28"/>
     </row>
     <row r="58" spans="1:25" ht="15.75" x14ac:dyDescent="0.25">
       <c r="F58" s="49"/>
       <c r="G58" s="49"/>
       <c r="H58" s="49"/>
       <c r="I58" s="49"/>
       <c r="J58" s="49"/>
       <c r="K58" s="65"/>
       <c r="L58" s="66"/>
       <c r="M58" s="66"/>
       <c r="N58" s="66"/>
       <c r="P58" s="67"/>
       <c r="Q58" s="67"/>
       <c r="R58" s="67"/>
       <c r="S58" s="67"/>
       <c r="T58" s="68"/>
       <c r="U58" s="68"/>
       <c r="V58" s="68"/>
       <c r="W58" s="68"/>
       <c r="X58" s="68"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="8fTKM/CmLLcU1Q6PrnkrULjTUrk7yZIpYt74L+42Nud9mYYEQGjHQHK84Szkd6HgD8TzC2ybKN60+nZ4BQHLFA==" saltValue="yiedWj8NPkDJ3Jp6N0nNNw==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatCells="0" formatColumns="0" formatRows="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="xtGt7z60uZ/vgeR43k07mtweSHZ/Fo1DHyYoATt6FuBo19sgdGpiyz1nLYD84HAqfZdkUXh05EC1PKeQVkXlnw==" saltValue="Gcs6ekvp5ijxtMg8TxhUyQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatCells="0" formatColumns="0" formatRows="0"/>
   <mergeCells count="50">
-    <mergeCell ref="D56:G56"/>
-[...16 lines deleted...]
-    <mergeCell ref="H28:H31"/>
+    <mergeCell ref="C9:O10"/>
+    <mergeCell ref="F40:F43"/>
+    <mergeCell ref="F44:F47"/>
+    <mergeCell ref="F48:F51"/>
+    <mergeCell ref="I40:I43"/>
+    <mergeCell ref="I44:I47"/>
+    <mergeCell ref="I48:I51"/>
+    <mergeCell ref="H40:H43"/>
+    <mergeCell ref="H44:H47"/>
+    <mergeCell ref="H48:H51"/>
+    <mergeCell ref="I28:I31"/>
+    <mergeCell ref="I32:I35"/>
+    <mergeCell ref="I36:I39"/>
+    <mergeCell ref="F16:F19"/>
+    <mergeCell ref="F20:F23"/>
+    <mergeCell ref="F24:F27"/>
     <mergeCell ref="I12:I15"/>
     <mergeCell ref="C2:E5"/>
     <mergeCell ref="C7:E7"/>
     <mergeCell ref="C8:E8"/>
     <mergeCell ref="F12:F15"/>
     <mergeCell ref="F7:O7"/>
     <mergeCell ref="F8:O8"/>
     <mergeCell ref="H12:H15"/>
     <mergeCell ref="D12:D51"/>
     <mergeCell ref="C12:C51"/>
     <mergeCell ref="F2:M5"/>
     <mergeCell ref="F32:F35"/>
     <mergeCell ref="F36:F39"/>
     <mergeCell ref="I16:I19"/>
     <mergeCell ref="F28:F31"/>
     <mergeCell ref="H16:H19"/>
-    <mergeCell ref="C9:O10"/>
-[...14 lines deleted...]
-    <mergeCell ref="F24:F27"/>
+    <mergeCell ref="I20:I23"/>
+    <mergeCell ref="I24:I27"/>
+    <mergeCell ref="D54:G54"/>
+    <mergeCell ref="D55:G55"/>
+    <mergeCell ref="L54:O54"/>
+    <mergeCell ref="L55:O55"/>
+    <mergeCell ref="I55:K55"/>
+    <mergeCell ref="H32:H35"/>
+    <mergeCell ref="H36:H39"/>
+    <mergeCell ref="H20:H23"/>
+    <mergeCell ref="H24:H27"/>
+    <mergeCell ref="H28:H31"/>
+    <mergeCell ref="D56:G56"/>
+    <mergeCell ref="C57:G57"/>
+    <mergeCell ref="L57:O57"/>
+    <mergeCell ref="L56:O56"/>
+    <mergeCell ref="H57:K57"/>
+    <mergeCell ref="I56:K56"/>
   </mergeCells>
-  <dataValidations count="4">
-[...12 lines deleted...]
-  </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="4">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{8DCA49A4-CDD3-4685-A626-AD178FCC22FE}">
           <x14:formula1>
             <xm:f>VALORACIÓN!$A$43:$A$58</xm:f>
           </x14:formula1>
-          <xm:sqref>N12</xm:sqref>
+          <xm:sqref>N12 N16 N20 N24 N28 N32 N36 N40 N44 N48</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{2C65CC64-05CB-4B6B-8D7C-1DEA75C2F681}">
           <x14:formula1>
             <xm:f>VALORACIÓN!$A$59:$A$93</xm:f>
           </x14:formula1>
-          <xm:sqref>N13</xm:sqref>
+          <xm:sqref>N13 N17 N21 N25 N29 N33 N37 N41 N45 N49</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{95558BFA-86DE-48B3-9E7C-23980F4D8287}">
           <x14:formula1>
             <xm:f>VALORACIÓN!$A$94:$A$128</xm:f>
           </x14:formula1>
-          <xm:sqref>N14</xm:sqref>
+          <xm:sqref>N14 N18 N22 N26 N30 N34 N38 N42 N46 N50</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{73ABB6AC-F499-4644-B36B-B5A235142057}">
           <x14:formula1>
             <xm:f>VALORACIÓN!$A$129:$A$143</xm:f>
           </x14:formula1>
-          <xm:sqref>N15</xm:sqref>
+          <xm:sqref>N15 N19 N23 N27 N31 N35 N39 N43 N47 N51</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:M31"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
-      <selection activeCell="B8" sqref="B8:F8"/>
+    <sheetView showGridLines="0" topLeftCell="A15" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
+      <selection activeCell="D25" sqref="D25:F25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.28515625" style="102" customWidth="1"/>
     <col min="2" max="2" width="61.7109375" style="103" customWidth="1"/>
     <col min="3" max="3" width="56.5703125" style="103" customWidth="1"/>
     <col min="4" max="4" width="51.28515625" style="51" customWidth="1"/>
     <col min="5" max="5" width="34.5703125" style="8" customWidth="1"/>
     <col min="6" max="6" width="41.42578125" style="104" customWidth="1"/>
-    <col min="7" max="7" width="18" style="502" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="11" max="13" width="9.140625" style="504"/>
+    <col min="7" max="7" width="18" style="233" customWidth="1"/>
+    <col min="8" max="8" width="13.28515625" style="278" customWidth="1"/>
+    <col min="9" max="9" width="19.28515625" style="278" customWidth="1"/>
+    <col min="10" max="10" width="19" style="279" customWidth="1"/>
+    <col min="11" max="13" width="9.140625" style="276"/>
     <col min="14" max="16384" width="9.140625" style="104"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="B2" s="396" t="s">
+      <c r="B2" s="430" t="s">
         <v>75</v>
       </c>
-      <c r="C2" s="449" t="s">
-[...2 lines deleted...]
-      <c r="D2" s="450"/>
+      <c r="C2" s="435" t="s">
+        <v>180</v>
+      </c>
+      <c r="D2" s="436"/>
       <c r="E2" s="253" t="s">
         <v>19</v>
       </c>
       <c r="F2" s="254" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="B3" s="397"/>
-[...1 lines deleted...]
-      <c r="D3" s="453"/>
+      <c r="B3" s="431"/>
+      <c r="C3" s="437"/>
+      <c r="D3" s="438"/>
       <c r="E3" s="255" t="s">
         <v>76</v>
       </c>
       <c r="F3" s="256" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="4" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="B4" s="397"/>
-[...1 lines deleted...]
-      <c r="D4" s="453"/>
+      <c r="B4" s="431"/>
+      <c r="C4" s="437"/>
+      <c r="D4" s="438"/>
       <c r="E4" s="255" t="s">
         <v>78</v>
       </c>
-      <c r="F4" s="501" t="s">
+      <c r="F4" s="270" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B5" s="398"/>
-[...1 lines deleted...]
-      <c r="D5" s="456"/>
+      <c r="B5" s="432"/>
+      <c r="C5" s="439"/>
+      <c r="D5" s="440"/>
       <c r="E5" s="258" t="s">
         <v>80</v>
       </c>
       <c r="F5" s="259" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="7" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="8" spans="1:10" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B8" s="385" t="s">
-[...5 lines deleted...]
-      <c r="F8" s="387"/>
+      <c r="B8" s="443" t="s">
+        <v>153</v>
+      </c>
+      <c r="C8" s="444"/>
+      <c r="D8" s="444"/>
+      <c r="E8" s="444"/>
+      <c r="F8" s="445"/>
     </row>
     <row r="9" spans="1:10" ht="59.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B9" s="108" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="105"/>
       <c r="D9" s="232" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-      <c r="F9" s="384"/>
+        <v>179</v>
+      </c>
+      <c r="E9" s="441"/>
+      <c r="F9" s="442"/>
     </row>
     <row r="10" spans="1:10" ht="54" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="111" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="B10" s="108" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="C10" s="105"/>
       <c r="D10" s="232" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-      <c r="F10" s="384"/>
+        <v>178</v>
+      </c>
+      <c r="E10" s="441"/>
+      <c r="F10" s="442"/>
     </row>
     <row r="11" spans="1:10" ht="61.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="111" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="B11" s="228" t="s">
         <v>4</v>
       </c>
-      <c r="C11" s="399" t="s">
-[...6 lines deleted...]
-      <c r="F11" s="391"/>
+      <c r="C11" s="433" t="s">
+        <v>144</v>
+      </c>
+      <c r="D11" s="434"/>
+      <c r="E11" s="448" t="s">
+        <v>159</v>
+      </c>
+      <c r="F11" s="449"/>
       <c r="G11" s="233" t="s">
+        <v>255</v>
+      </c>
+      <c r="H11" s="234" t="s">
+        <v>254</v>
+      </c>
+      <c r="I11" s="235" t="s">
+        <v>256</v>
+      </c>
+      <c r="J11" s="235" t="s">
         <v>257</v>
-      </c>
-[...7 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="111" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="B12" s="229" t="s">
         <v>42</v>
       </c>
-      <c r="C12" s="392"/>
-[...1 lines deleted...]
-      <c r="E12" s="388" t="str">
+      <c r="C12" s="450"/>
+      <c r="D12" s="451"/>
+      <c r="E12" s="446" t="str">
         <f>IF(C12="","N/A",IF(C12&lt;=15%,"N",IF(C12&lt;=50%,"P",IF(C12&lt;=85%,"M",IF(C12&lt;=100%,"T","ERROR")))))</f>
         <v>N/A</v>
       </c>
-      <c r="F12" s="389"/>
+      <c r="F12" s="447"/>
       <c r="G12" s="236" t="str">
         <f>IF(E12="N",0,IF(E12="P",0.33,IF(E12="M",0.66,IF(E12="T",1,""))))</f>
         <v/>
       </c>
       <c r="H12" s="237">
         <v>0.05</v>
       </c>
       <c r="I12" s="237">
         <f>H12*C12</f>
         <v>0</v>
       </c>
       <c r="J12" s="237" t="e">
         <f>H12*G12</f>
         <v>#VALUE!</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="230" t="s">
-        <v>148</v>
-[...3 lines deleted...]
-      <c r="E13" s="381" t="str">
+        <v>147</v>
+      </c>
+      <c r="C13" s="413"/>
+      <c r="D13" s="414"/>
+      <c r="E13" s="422" t="str">
         <f t="shared" ref="E13:E21" si="0">IF(C13="","N/A",IF(C13&lt;=15%,"N",IF(C13&lt;=50%,"P",IF(C13&lt;=85%,"M",IF(C13&lt;=100%,"T","ERROR")))))</f>
         <v>N/A</v>
       </c>
-      <c r="F13" s="382"/>
+      <c r="F13" s="423"/>
       <c r="G13" s="236" t="str">
         <f t="shared" ref="G13:G21" si="1">IF(E13="N",0,IF(E13="P",0.33,IF(E13="M",0.66,IF(E13="T",1,""))))</f>
         <v/>
       </c>
       <c r="H13" s="237">
         <v>1</v>
       </c>
       <c r="I13" s="237">
         <f t="shared" ref="I13:I21" si="2">H13*C13</f>
         <v>0</v>
       </c>
       <c r="J13" s="237" t="e">
         <f t="shared" ref="J13:J21" si="3">H13*G13</f>
         <v>#VALUE!</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="230" t="s">
-        <v>149</v>
-[...3 lines deleted...]
-      <c r="E14" s="381" t="str">
+        <v>148</v>
+      </c>
+      <c r="C14" s="413"/>
+      <c r="D14" s="414"/>
+      <c r="E14" s="422" t="str">
         <f t="shared" si="0"/>
         <v>N/A</v>
       </c>
-      <c r="F14" s="382"/>
+      <c r="F14" s="423"/>
       <c r="G14" s="236" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="H14" s="237">
         <v>2</v>
       </c>
       <c r="I14" s="237">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="J14" s="237" t="e">
         <f t="shared" si="3"/>
         <v>#VALUE!</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="230" t="s">
         <v>73</v>
       </c>
-      <c r="C15" s="394"/>
-[...1 lines deleted...]
-      <c r="E15" s="381" t="str">
+      <c r="C15" s="413"/>
+      <c r="D15" s="414"/>
+      <c r="E15" s="422" t="str">
         <f t="shared" si="0"/>
         <v>N/A</v>
       </c>
-      <c r="F15" s="382"/>
+      <c r="F15" s="423"/>
       <c r="G15" s="236" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="H15" s="237">
         <v>2</v>
       </c>
       <c r="I15" s="237">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="J15" s="237" t="e">
         <f t="shared" si="3"/>
         <v>#VALUE!</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="230" t="s">
-        <v>150</v>
-[...3 lines deleted...]
-      <c r="E16" s="381" t="str">
+        <v>149</v>
+      </c>
+      <c r="C16" s="413"/>
+      <c r="D16" s="414"/>
+      <c r="E16" s="422" t="str">
         <f t="shared" si="0"/>
         <v>N/A</v>
       </c>
-      <c r="F16" s="382"/>
+      <c r="F16" s="423"/>
       <c r="G16" s="236" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="H16" s="237">
         <v>3</v>
       </c>
       <c r="I16" s="237">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="J16" s="237" t="e">
         <f t="shared" si="3"/>
         <v>#VALUE!</v>
       </c>
     </row>
     <row r="17" spans="1:13" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B17" s="230" t="s">
-        <v>151</v>
-[...3 lines deleted...]
-      <c r="E17" s="381" t="str">
+        <v>150</v>
+      </c>
+      <c r="C17" s="413"/>
+      <c r="D17" s="414"/>
+      <c r="E17" s="422" t="str">
         <f t="shared" si="0"/>
         <v>N/A</v>
       </c>
-      <c r="F17" s="382"/>
+      <c r="F17" s="423"/>
       <c r="G17" s="236" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="H17" s="237">
         <v>3</v>
       </c>
       <c r="I17" s="237">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="J17" s="237" t="e">
         <f t="shared" si="3"/>
         <v>#VALUE!</v>
       </c>
     </row>
     <row r="18" spans="1:13" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B18" s="230" t="s">
-        <v>125</v>
-[...3 lines deleted...]
-      <c r="E18" s="381" t="str">
+        <v>124</v>
+      </c>
+      <c r="C18" s="413"/>
+      <c r="D18" s="414"/>
+      <c r="E18" s="422" t="str">
         <f t="shared" si="0"/>
         <v>N/A</v>
       </c>
-      <c r="F18" s="382"/>
+      <c r="F18" s="423"/>
       <c r="G18" s="236" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="H18" s="237">
         <v>4</v>
       </c>
       <c r="I18" s="237">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="J18" s="237" t="e">
         <f t="shared" si="3"/>
         <v>#VALUE!</v>
       </c>
     </row>
     <row r="19" spans="1:13" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="230" t="s">
         <v>47</v>
       </c>
-      <c r="C19" s="394"/>
-[...1 lines deleted...]
-      <c r="E19" s="381" t="str">
+      <c r="C19" s="413"/>
+      <c r="D19" s="414"/>
+      <c r="E19" s="422" t="str">
         <f t="shared" si="0"/>
         <v>N/A</v>
       </c>
-      <c r="F19" s="382"/>
+      <c r="F19" s="423"/>
       <c r="G19" s="236" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="H19" s="237">
         <v>4</v>
       </c>
       <c r="I19" s="237">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="J19" s="237" t="e">
         <f t="shared" si="3"/>
         <v>#VALUE!</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="230" t="s">
-        <v>152</v>
-[...3 lines deleted...]
-      <c r="E20" s="381" t="str">
+        <v>151</v>
+      </c>
+      <c r="C20" s="413"/>
+      <c r="D20" s="414"/>
+      <c r="E20" s="422" t="str">
         <f t="shared" si="0"/>
         <v>N/A</v>
       </c>
-      <c r="F20" s="382"/>
+      <c r="F20" s="423"/>
       <c r="G20" s="236" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="H20" s="237">
         <v>5</v>
       </c>
       <c r="I20" s="237">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="J20" s="237" t="e">
         <f t="shared" si="3"/>
         <v>#VALUE!</v>
       </c>
     </row>
     <row r="21" spans="1:13" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B21" s="231" t="s">
-        <v>124</v>
-[...3 lines deleted...]
-      <c r="E21" s="408" t="str">
+        <v>123</v>
+      </c>
+      <c r="C21" s="420"/>
+      <c r="D21" s="421"/>
+      <c r="E21" s="424" t="str">
         <f t="shared" si="0"/>
         <v>N/A</v>
       </c>
-      <c r="F21" s="409"/>
+      <c r="F21" s="425"/>
       <c r="G21" s="236" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="H21" s="237">
         <v>5</v>
       </c>
       <c r="I21" s="237">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="J21" s="237" t="e">
         <f t="shared" si="3"/>
         <v>#VALUE!</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="46.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B22" s="412" t="s">
+      <c r="B22" s="428" t="s">
+        <v>259</v>
+      </c>
+      <c r="C22" s="264" t="s">
+        <v>262</v>
+      </c>
+      <c r="D22" s="266" t="s">
         <v>261</v>
       </c>
-      <c r="C22" s="495" t="s">
-[...8 lines deleted...]
-      <c r="F22" s="411"/>
+      <c r="E22" s="426" t="s">
+        <v>258</v>
+      </c>
+      <c r="F22" s="427"/>
     </row>
     <row r="23" spans="1:13" ht="53.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B23" s="413"/>
-      <c r="C23" s="496">
+      <c r="B23" s="429"/>
+      <c r="C23" s="265">
         <f>SUM(I12:I21)/SUM(H12:H21)</f>
         <v>0</v>
       </c>
-      <c r="D23" s="498" t="e">
+      <c r="D23" s="267" t="e">
         <f>SUM(J12:J21)/SUM(H12:H21)</f>
         <v>#VALUE!</v>
       </c>
       <c r="E23" s="109" t="str">
         <f>IF(AND(E12="T",E13="T",E14="T",E15="T",E16="T",E17="T",E18="T",E19="T",E20="T",E21="T"),"NIVEL 5",IF(AND(E12="T",E13="T",E14="T",E15="T",E16="T",E17="T",E18="T",E19="T"),"NIVEL 4",IF(AND(E12="T",E13="T",E14="T",E15="T",E16="T",E17="T"),"NIVEL 3",IF(AND(E12="T",E13="T",E14="T",E15="T",E16="T",E17="T"),"NIVEL 3",IF(AND(E12="T",E13="T",E14="T",E15="T"),"NIVEL 2",IF(AND(E12="T",E13="T"),"NIVEL 1",IF(E12="T","NIVEL 0",IF(E12="N/A","N/A","PROCESO NO IDENTIFICADO"))))))))</f>
         <v>N/A</v>
       </c>
       <c r="F23" s="110" t="str">
         <f>IF(E23="","N/A",IF(E23="PROCESO NO IDENTIFICADO","PROCESO NO IDENTIFICADO",IF(E23="NIVEL 0","PROCESO INCOMPLETO",IF(E23="NIVEL 1","PROCESO EJECUTADO",IF(E23="NIVEL 2","PROCESO GESTIONADO",IF(E23="NIVEL 3","PROCESO ESTABLECIDO",IF(E23="NIVEL 4","PROCESO PREDECIBLE",IF(E23="NIVEL 5","PROCESO INNOVADOR","N/A"))))))))</f>
         <v>N/A</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="25" spans="1:13" s="27" customFormat="1" ht="149.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="106"/>
-      <c r="B25" s="401" t="s">
-[...14 lines deleted...]
-      <c r="M25" s="507"/>
+      <c r="B25" s="415" t="s">
+        <v>110</v>
+      </c>
+      <c r="C25" s="416"/>
+      <c r="D25" s="417" t="s">
+        <v>110</v>
+      </c>
+      <c r="E25" s="418"/>
+      <c r="F25" s="419"/>
+      <c r="G25" s="280"/>
+      <c r="H25" s="281"/>
+      <c r="I25" s="281"/>
+      <c r="J25" s="282"/>
+      <c r="K25" s="277"/>
+      <c r="L25" s="277"/>
+      <c r="M25" s="277"/>
     </row>
     <row r="26" spans="1:13" s="27" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="106"/>
-      <c r="B26" s="414" t="s">
-[...14 lines deleted...]
-      <c r="M26" s="507"/>
+      <c r="B26" s="402" t="s">
+        <v>112</v>
+      </c>
+      <c r="C26" s="403"/>
+      <c r="D26" s="404" t="s">
+        <v>112</v>
+      </c>
+      <c r="E26" s="404"/>
+      <c r="F26" s="405"/>
+      <c r="G26" s="280"/>
+      <c r="H26" s="281"/>
+      <c r="I26" s="281"/>
+      <c r="J26" s="282"/>
+      <c r="K26" s="277"/>
+      <c r="L26" s="277"/>
+      <c r="M26" s="277"/>
     </row>
     <row r="27" spans="1:13" s="27" customFormat="1" ht="46.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="106"/>
-      <c r="B27" s="418" t="s">
-[...14 lines deleted...]
-      <c r="M27" s="507"/>
+      <c r="B27" s="406" t="s">
+        <v>229</v>
+      </c>
+      <c r="C27" s="407"/>
+      <c r="D27" s="408" t="s">
+        <v>228</v>
+      </c>
+      <c r="E27" s="408"/>
+      <c r="F27" s="409"/>
+      <c r="G27" s="280"/>
+      <c r="H27" s="281"/>
+      <c r="I27" s="281"/>
+      <c r="J27" s="282"/>
+      <c r="K27" s="277"/>
+      <c r="L27" s="277"/>
+      <c r="M27" s="277"/>
     </row>
     <row r="28" spans="1:13" s="27" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="106"/>
-      <c r="B28" s="422" t="s">
+      <c r="B28" s="410" t="s">
+        <v>116</v>
+      </c>
+      <c r="C28" s="411"/>
+      <c r="D28" s="410" t="s">
         <v>117</v>
       </c>
-      <c r="C28" s="423"/>
-[...11 lines deleted...]
-      <c r="M28" s="507"/>
+      <c r="E28" s="411"/>
+      <c r="F28" s="412"/>
+      <c r="G28" s="280"/>
+      <c r="H28" s="281"/>
+      <c r="I28" s="281"/>
+      <c r="J28" s="282"/>
+      <c r="K28" s="277"/>
+      <c r="L28" s="277"/>
+      <c r="M28" s="277"/>
     </row>
     <row r="31" spans="1:13" x14ac:dyDescent="0.25">
       <c r="C31" s="107"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="xWzQH78g0GmPMe5vZiRspya0vIPHUzNu1KCB8z5X0tQFnSYgEEtXJEk+k9DrJXxPFa8YXD20PLpSk3HKfGhJsg==" saltValue="XUmDeyObtk9p1qWWwKzVzg==" spinCount="100000" sheet="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="FXUQe2QZYTlpZ6bmWO/rYAB4y3OWm+ZowvwnOg9TMDSarWUiqzkJIapjoDZvXLs5CKMaoSXMeXTmN+vvDfI+zg==" saltValue="llNrrYnOUL20ADMRf6OCOQ==" spinCount="100000" sheet="1"/>
   <mergeCells count="37">
-    <mergeCell ref="B26:C26"/>
-[...4 lines deleted...]
-    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="E14:F14"/>
+    <mergeCell ref="E15:F15"/>
+    <mergeCell ref="E16:F16"/>
+    <mergeCell ref="E17:F17"/>
+    <mergeCell ref="E18:F18"/>
+    <mergeCell ref="E9:F9"/>
+    <mergeCell ref="E10:F10"/>
+    <mergeCell ref="B8:F8"/>
+    <mergeCell ref="E12:F12"/>
+    <mergeCell ref="E13:F13"/>
+    <mergeCell ref="E11:F11"/>
+    <mergeCell ref="C12:D12"/>
+    <mergeCell ref="C13:D13"/>
+    <mergeCell ref="C14:D14"/>
+    <mergeCell ref="C15:D15"/>
+    <mergeCell ref="B2:B5"/>
+    <mergeCell ref="C11:D11"/>
+    <mergeCell ref="C2:D5"/>
     <mergeCell ref="C16:D16"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="D25:F25"/>
     <mergeCell ref="C17:D17"/>
     <mergeCell ref="C18:D18"/>
     <mergeCell ref="C19:D19"/>
     <mergeCell ref="C20:D20"/>
     <mergeCell ref="C21:D21"/>
     <mergeCell ref="E19:F19"/>
     <mergeCell ref="E20:F20"/>
     <mergeCell ref="E21:F21"/>
     <mergeCell ref="E22:F22"/>
     <mergeCell ref="B22:B23"/>
-    <mergeCell ref="C14:D14"/>
-[...16 lines deleted...]
-    <mergeCell ref="E18:F18"/>
+    <mergeCell ref="B26:C26"/>
+    <mergeCell ref="D26:F26"/>
+    <mergeCell ref="B27:C27"/>
+    <mergeCell ref="D27:F27"/>
+    <mergeCell ref="D28:F28"/>
+    <mergeCell ref="B28:C28"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C10" xr:uid="{EAD49A87-F6A6-4E63-B850-E418A2925FA6}">
       <formula1>$A$10:$A$12</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <ignoredErrors>
+    <ignoredError sqref="J12:J21" evalError="1"/>
+  </ignoredErrors>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EE39E031-EE6D-4DB4-899D-016A221D0D38}">
   <dimension ref="A1:T143"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="G104" sqref="G104"/>
+    <sheetView showGridLines="0" topLeftCell="M1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="G127" sqref="G127:H128"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="17" style="112" customWidth="1"/>
     <col min="2" max="2" width="17" style="113" customWidth="1"/>
     <col min="3" max="3" width="31" style="113" customWidth="1"/>
     <col min="4" max="4" width="21.42578125" style="113" customWidth="1"/>
     <col min="5" max="5" width="20.28515625" style="113" customWidth="1"/>
     <col min="6" max="6" width="21.5703125" style="113" customWidth="1"/>
     <col min="7" max="7" width="16.140625" style="113" customWidth="1"/>
     <col min="8" max="8" width="23.28515625" style="113" customWidth="1"/>
     <col min="9" max="9" width="16.85546875" style="113" customWidth="1"/>
     <col min="10" max="10" width="16" style="113" customWidth="1"/>
     <col min="11" max="11" width="17.28515625" style="113" customWidth="1"/>
     <col min="12" max="12" width="18.7109375" style="113" customWidth="1"/>
     <col min="13" max="13" width="19.28515625" style="113" customWidth="1"/>
     <col min="14" max="14" width="20.5703125" style="113" customWidth="1"/>
     <col min="15" max="15" width="28.85546875" style="113" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="24.28515625" style="114" customWidth="1"/>
     <col min="17" max="17" width="26" style="115" customWidth="1"/>
     <col min="18" max="18" width="24.85546875" style="115" customWidth="1"/>
     <col min="19" max="19" width="27.42578125" style="115" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="28.42578125" style="115" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="25.85546875" style="113" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="11" style="113" bestFit="1" customWidth="1"/>
     <col min="23" max="24" width="12.5703125" style="113" bestFit="1" customWidth="1"/>
     <col min="25" max="16384" width="11.42578125" style="113"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="508"/>
+      <c r="A1" s="271"/>
     </row>
     <row r="2" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="508"/>
-      <c r="B2" s="396" t="s">
+      <c r="A2" s="271"/>
+      <c r="B2" s="430" t="s">
         <v>75</v>
       </c>
-      <c r="C2" s="433"/>
-[...14 lines deleted...]
-      <c r="P2" s="451"/>
+      <c r="C2" s="454"/>
+      <c r="D2" s="454"/>
+      <c r="E2" s="455"/>
+      <c r="F2" s="435" t="s">
+        <v>182</v>
+      </c>
+      <c r="G2" s="436"/>
+      <c r="H2" s="436"/>
+      <c r="I2" s="436"/>
+      <c r="J2" s="436"/>
+      <c r="K2" s="436"/>
+      <c r="L2" s="436"/>
+      <c r="M2" s="436"/>
+      <c r="N2" s="436"/>
+      <c r="O2" s="436"/>
+      <c r="P2" s="476"/>
       <c r="Q2" s="253" t="s">
         <v>19</v>
       </c>
       <c r="R2" s="254" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
     </row>
     <row r="3" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="508"/>
-[...14 lines deleted...]
-      <c r="P3" s="454"/>
+      <c r="A3" s="271"/>
+      <c r="B3" s="431"/>
+      <c r="C3" s="456"/>
+      <c r="D3" s="456"/>
+      <c r="E3" s="457"/>
+      <c r="F3" s="437"/>
+      <c r="G3" s="438"/>
+      <c r="H3" s="438"/>
+      <c r="I3" s="438"/>
+      <c r="J3" s="438"/>
+      <c r="K3" s="438"/>
+      <c r="L3" s="438"/>
+      <c r="M3" s="438"/>
+      <c r="N3" s="438"/>
+      <c r="O3" s="438"/>
+      <c r="P3" s="477"/>
       <c r="Q3" s="255" t="s">
         <v>76</v>
       </c>
       <c r="R3" s="256" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="4" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="508"/>
-[...14 lines deleted...]
-      <c r="P4" s="454"/>
+      <c r="A4" s="271"/>
+      <c r="B4" s="431"/>
+      <c r="C4" s="456"/>
+      <c r="D4" s="456"/>
+      <c r="E4" s="457"/>
+      <c r="F4" s="437"/>
+      <c r="G4" s="438"/>
+      <c r="H4" s="438"/>
+      <c r="I4" s="438"/>
+      <c r="J4" s="438"/>
+      <c r="K4" s="438"/>
+      <c r="L4" s="438"/>
+      <c r="M4" s="438"/>
+      <c r="N4" s="438"/>
+      <c r="O4" s="438"/>
+      <c r="P4" s="477"/>
       <c r="Q4" s="255" t="s">
         <v>78</v>
       </c>
       <c r="R4" s="257" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="5" spans="1:18" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="508"/>
-[...14 lines deleted...]
-      <c r="P5" s="457"/>
+      <c r="A5" s="271"/>
+      <c r="B5" s="432"/>
+      <c r="C5" s="458"/>
+      <c r="D5" s="458"/>
+      <c r="E5" s="459"/>
+      <c r="F5" s="439"/>
+      <c r="G5" s="440"/>
+      <c r="H5" s="440"/>
+      <c r="I5" s="440"/>
+      <c r="J5" s="440"/>
+      <c r="K5" s="440"/>
+      <c r="L5" s="440"/>
+      <c r="M5" s="440"/>
+      <c r="N5" s="440"/>
+      <c r="O5" s="440"/>
+      <c r="P5" s="478"/>
       <c r="Q5" s="258" t="s">
         <v>80</v>
       </c>
       <c r="R5" s="259" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="6" spans="1:18" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="508"/>
+      <c r="A6" s="271"/>
     </row>
     <row r="7" spans="1:18" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="508" t="s">
-[...20 lines deleted...]
-      <c r="R7" s="448"/>
+      <c r="A7" s="271" t="s">
+        <v>172</v>
+      </c>
+      <c r="B7" s="473" t="s">
+        <v>176</v>
+      </c>
+      <c r="C7" s="474"/>
+      <c r="D7" s="474"/>
+      <c r="E7" s="474"/>
+      <c r="F7" s="474"/>
+      <c r="G7" s="474"/>
+      <c r="H7" s="474"/>
+      <c r="I7" s="474"/>
+      <c r="J7" s="474"/>
+      <c r="K7" s="474"/>
+      <c r="L7" s="474"/>
+      <c r="M7" s="474"/>
+      <c r="N7" s="474"/>
+      <c r="O7" s="474"/>
+      <c r="P7" s="474"/>
+      <c r="Q7" s="474"/>
+      <c r="R7" s="475"/>
     </row>
     <row r="8" spans="1:18" ht="63.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="509" t="s">
-        <v>173</v>
+      <c r="A8" s="272" t="s">
+        <v>171</v>
       </c>
       <c r="B8" s="251" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="252" t="s">
         <v>41</v>
       </c>
       <c r="D8" s="252" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="E8" s="252" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F8" s="252" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="G8" s="252" t="s">
+        <v>160</v>
+      </c>
+      <c r="H8" s="252" t="s">
+        <v>161</v>
+      </c>
+      <c r="I8" s="252" t="s">
         <v>162</v>
       </c>
-      <c r="H8" s="252" t="s">
+      <c r="J8" s="252" t="s">
         <v>163</v>
       </c>
-      <c r="I8" s="252" t="s">
+      <c r="K8" s="252" t="s">
         <v>164</v>
       </c>
-      <c r="J8" s="252" t="s">
+      <c r="L8" s="252" t="s">
         <v>165</v>
       </c>
-      <c r="K8" s="252" t="s">
+      <c r="M8" s="252" t="s">
         <v>166</v>
       </c>
-      <c r="L8" s="252" t="s">
+      <c r="N8" s="252" t="s">
         <v>167</v>
       </c>
-      <c r="M8" s="252" t="s">
+      <c r="O8" s="252" t="s">
         <v>168</v>
       </c>
-      <c r="N8" s="252" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="252" t="s">
-        <v>253</v>
-[...5 lines deleted...]
-        <v>263</v>
+        <v>251</v>
+      </c>
+      <c r="Q8" s="262" t="s">
+        <v>260</v>
+      </c>
+      <c r="R8" s="263" t="s">
+        <v>261</v>
       </c>
     </row>
     <row r="9" spans="1:18" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="509" t="s">
-        <v>185</v>
+      <c r="A9" s="272" t="s">
+        <v>183</v>
       </c>
       <c r="B9" s="245"/>
       <c r="C9" s="246"/>
       <c r="D9" s="246"/>
       <c r="E9" s="247"/>
-      <c r="F9" s="510"/>
-[...8 lines deleted...]
-      <c r="O9" s="510"/>
+      <c r="F9" s="273"/>
+      <c r="G9" s="273"/>
+      <c r="H9" s="273"/>
+      <c r="I9" s="273"/>
+      <c r="J9" s="273"/>
+      <c r="K9" s="273"/>
+      <c r="L9" s="273"/>
+      <c r="M9" s="273"/>
+      <c r="N9" s="273"/>
+      <c r="O9" s="273"/>
       <c r="P9" s="248"/>
       <c r="Q9" s="249"/>
       <c r="R9" s="250"/>
     </row>
     <row r="10" spans="1:18" ht="30" x14ac:dyDescent="0.25">
-      <c r="A10" s="509" t="s">
-        <v>186</v>
+      <c r="A10" s="272" t="s">
+        <v>184</v>
       </c>
       <c r="B10" s="116"/>
       <c r="C10" s="117"/>
       <c r="D10" s="117"/>
       <c r="E10" s="118"/>
-      <c r="F10" s="511"/>
-[...9 lines deleted...]
-      <c r="P10" s="60"/>
+      <c r="F10" s="274"/>
+      <c r="G10" s="274"/>
+      <c r="H10" s="274"/>
+      <c r="I10" s="274"/>
+      <c r="J10" s="274"/>
+      <c r="K10" s="274"/>
+      <c r="L10" s="274"/>
+      <c r="M10" s="274"/>
+      <c r="N10" s="274"/>
+      <c r="O10" s="274"/>
+      <c r="P10" s="248"/>
       <c r="Q10" s="238"/>
       <c r="R10" s="171"/>
     </row>
     <row r="11" spans="1:18" ht="30" x14ac:dyDescent="0.25">
-      <c r="A11" s="509" t="s">
-        <v>187</v>
+      <c r="A11" s="272" t="s">
+        <v>185</v>
       </c>
       <c r="B11" s="116"/>
       <c r="C11" s="117"/>
       <c r="D11" s="117"/>
       <c r="E11" s="118"/>
-      <c r="F11" s="511"/>
-[...9 lines deleted...]
-      <c r="P11" s="60"/>
+      <c r="F11" s="274"/>
+      <c r="G11" s="274"/>
+      <c r="H11" s="274"/>
+      <c r="I11" s="274"/>
+      <c r="J11" s="274"/>
+      <c r="K11" s="274"/>
+      <c r="L11" s="274"/>
+      <c r="M11" s="274"/>
+      <c r="N11" s="274"/>
+      <c r="O11" s="274"/>
+      <c r="P11" s="248"/>
       <c r="Q11" s="238"/>
       <c r="R11" s="171"/>
     </row>
     <row r="12" spans="1:18" ht="30" x14ac:dyDescent="0.25">
-      <c r="A12" s="509" t="s">
-        <v>188</v>
+      <c r="A12" s="272" t="s">
+        <v>186</v>
       </c>
       <c r="B12" s="116"/>
       <c r="C12" s="117"/>
       <c r="D12" s="117"/>
       <c r="E12" s="118"/>
-      <c r="F12" s="511"/>
-[...9 lines deleted...]
-      <c r="P12" s="60"/>
+      <c r="F12" s="274"/>
+      <c r="G12" s="274"/>
+      <c r="H12" s="274"/>
+      <c r="I12" s="274"/>
+      <c r="J12" s="274"/>
+      <c r="K12" s="274"/>
+      <c r="L12" s="274"/>
+      <c r="M12" s="274"/>
+      <c r="N12" s="274"/>
+      <c r="O12" s="274"/>
+      <c r="P12" s="248"/>
       <c r="Q12" s="238"/>
       <c r="R12" s="171"/>
     </row>
     <row r="13" spans="1:18" ht="30" x14ac:dyDescent="0.25">
-      <c r="A13" s="509" t="s">
-        <v>189</v>
+      <c r="A13" s="272" t="s">
+        <v>187</v>
       </c>
       <c r="B13" s="116"/>
       <c r="C13" s="117"/>
       <c r="D13" s="117"/>
       <c r="E13" s="118"/>
-      <c r="F13" s="511"/>
-[...9 lines deleted...]
-      <c r="P13" s="60"/>
+      <c r="F13" s="274"/>
+      <c r="G13" s="274"/>
+      <c r="H13" s="274"/>
+      <c r="I13" s="274"/>
+      <c r="J13" s="274"/>
+      <c r="K13" s="274"/>
+      <c r="L13" s="274"/>
+      <c r="M13" s="274"/>
+      <c r="N13" s="274"/>
+      <c r="O13" s="274"/>
+      <c r="P13" s="248"/>
       <c r="Q13" s="238"/>
       <c r="R13" s="171"/>
     </row>
     <row r="14" spans="1:18" ht="30" x14ac:dyDescent="0.25">
-      <c r="A14" s="509" t="s">
-        <v>190</v>
+      <c r="A14" s="272" t="s">
+        <v>188</v>
       </c>
       <c r="B14" s="116"/>
       <c r="C14" s="117"/>
       <c r="D14" s="117"/>
       <c r="E14" s="118"/>
-      <c r="F14" s="511"/>
-[...9 lines deleted...]
-      <c r="P14" s="60"/>
+      <c r="F14" s="274"/>
+      <c r="G14" s="274"/>
+      <c r="H14" s="274"/>
+      <c r="I14" s="274"/>
+      <c r="J14" s="274"/>
+      <c r="K14" s="274"/>
+      <c r="L14" s="274"/>
+      <c r="M14" s="274"/>
+      <c r="N14" s="274"/>
+      <c r="O14" s="274"/>
+      <c r="P14" s="248"/>
       <c r="Q14" s="238"/>
       <c r="R14" s="171"/>
     </row>
     <row r="15" spans="1:18" ht="20.25" x14ac:dyDescent="0.25">
-      <c r="A15" s="508"/>
+      <c r="A15" s="271"/>
       <c r="B15" s="116"/>
       <c r="C15" s="117"/>
       <c r="D15" s="117"/>
       <c r="E15" s="118"/>
-      <c r="F15" s="511"/>
-[...9 lines deleted...]
-      <c r="P15" s="60"/>
+      <c r="F15" s="274"/>
+      <c r="G15" s="274"/>
+      <c r="H15" s="274"/>
+      <c r="I15" s="274"/>
+      <c r="J15" s="274"/>
+      <c r="K15" s="274"/>
+      <c r="L15" s="274"/>
+      <c r="M15" s="274"/>
+      <c r="N15" s="274"/>
+      <c r="O15" s="274"/>
+      <c r="P15" s="248"/>
       <c r="Q15" s="238"/>
       <c r="R15" s="171"/>
     </row>
     <row r="16" spans="1:18" ht="20.25" x14ac:dyDescent="0.25">
-      <c r="A16" s="508" t="s">
-        <v>175</v>
+      <c r="A16" s="271" t="s">
+        <v>173</v>
       </c>
       <c r="B16" s="116"/>
       <c r="C16" s="117"/>
       <c r="D16" s="117"/>
       <c r="E16" s="118"/>
-      <c r="F16" s="511"/>
-[...9 lines deleted...]
-      <c r="P16" s="60"/>
+      <c r="F16" s="274"/>
+      <c r="G16" s="274"/>
+      <c r="H16" s="274"/>
+      <c r="I16" s="274"/>
+      <c r="J16" s="274"/>
+      <c r="K16" s="274"/>
+      <c r="L16" s="274"/>
+      <c r="M16" s="274"/>
+      <c r="N16" s="274"/>
+      <c r="O16" s="274"/>
+      <c r="P16" s="248"/>
       <c r="Q16" s="238"/>
       <c r="R16" s="171"/>
     </row>
     <row r="17" spans="1:18" ht="20.25" x14ac:dyDescent="0.25">
-      <c r="A17" s="508" t="s">
-        <v>176</v>
+      <c r="A17" s="271" t="s">
+        <v>174</v>
       </c>
       <c r="B17" s="116"/>
       <c r="C17" s="117"/>
       <c r="D17" s="117"/>
       <c r="E17" s="118"/>
-      <c r="F17" s="511"/>
-[...9 lines deleted...]
-      <c r="P17" s="60"/>
+      <c r="F17" s="274"/>
+      <c r="G17" s="274"/>
+      <c r="H17" s="274"/>
+      <c r="I17" s="274"/>
+      <c r="J17" s="274"/>
+      <c r="K17" s="274"/>
+      <c r="L17" s="274"/>
+      <c r="M17" s="274"/>
+      <c r="N17" s="274"/>
+      <c r="O17" s="274"/>
+      <c r="P17" s="248"/>
       <c r="Q17" s="238"/>
       <c r="R17" s="171"/>
     </row>
     <row r="18" spans="1:18" ht="20.25" x14ac:dyDescent="0.25">
-      <c r="A18" s="508" t="s">
-        <v>177</v>
+      <c r="A18" s="271" t="s">
+        <v>175</v>
       </c>
       <c r="B18" s="116"/>
       <c r="C18" s="117"/>
       <c r="D18" s="117"/>
       <c r="E18" s="118"/>
-      <c r="F18" s="511"/>
-[...9 lines deleted...]
-      <c r="P18" s="60"/>
+      <c r="F18" s="274"/>
+      <c r="G18" s="274"/>
+      <c r="H18" s="274"/>
+      <c r="I18" s="274"/>
+      <c r="J18" s="274"/>
+      <c r="K18" s="274"/>
+      <c r="L18" s="274"/>
+      <c r="M18" s="274"/>
+      <c r="N18" s="274"/>
+      <c r="O18" s="274"/>
+      <c r="P18" s="248"/>
       <c r="Q18" s="238"/>
       <c r="R18" s="171"/>
     </row>
     <row r="19" spans="1:18" ht="20.25" x14ac:dyDescent="0.25">
-      <c r="A19" s="508"/>
+      <c r="A19" s="271"/>
       <c r="B19" s="116"/>
       <c r="C19" s="117"/>
       <c r="D19" s="117"/>
       <c r="E19" s="118"/>
-      <c r="F19" s="511"/>
-[...8 lines deleted...]
-      <c r="O19" s="511"/>
+      <c r="F19" s="274"/>
+      <c r="G19" s="274"/>
+      <c r="H19" s="274"/>
+      <c r="I19" s="274"/>
+      <c r="J19" s="274"/>
+      <c r="K19" s="274"/>
+      <c r="L19" s="274"/>
+      <c r="M19" s="274"/>
+      <c r="N19" s="274"/>
+      <c r="O19" s="274"/>
       <c r="P19" s="60"/>
       <c r="Q19" s="238"/>
       <c r="R19" s="171"/>
     </row>
     <row r="20" spans="1:18" ht="30" x14ac:dyDescent="0.25">
-      <c r="A20" s="509" t="s">
-        <v>190</v>
+      <c r="A20" s="272" t="s">
+        <v>188</v>
       </c>
       <c r="B20" s="116"/>
       <c r="C20" s="117"/>
       <c r="D20" s="117"/>
       <c r="E20" s="118"/>
-      <c r="F20" s="511"/>
-[...8 lines deleted...]
-      <c r="O20" s="511"/>
+      <c r="F20" s="274"/>
+      <c r="G20" s="274"/>
+      <c r="H20" s="274"/>
+      <c r="I20" s="274"/>
+      <c r="J20" s="274"/>
+      <c r="K20" s="274"/>
+      <c r="L20" s="274"/>
+      <c r="M20" s="274"/>
+      <c r="N20" s="274"/>
+      <c r="O20" s="274"/>
       <c r="P20" s="60"/>
       <c r="Q20" s="238"/>
       <c r="R20" s="171"/>
     </row>
     <row r="21" spans="1:18" ht="20.25" x14ac:dyDescent="0.25">
-      <c r="A21" s="508"/>
+      <c r="A21" s="271"/>
       <c r="B21" s="116"/>
       <c r="C21" s="117"/>
       <c r="D21" s="117"/>
       <c r="E21" s="118"/>
-      <c r="F21" s="511"/>
-[...8 lines deleted...]
-      <c r="O21" s="511"/>
+      <c r="F21" s="274"/>
+      <c r="G21" s="274"/>
+      <c r="H21" s="274"/>
+      <c r="I21" s="274"/>
+      <c r="J21" s="274"/>
+      <c r="K21" s="274"/>
+      <c r="L21" s="274"/>
+      <c r="M21" s="274"/>
+      <c r="N21" s="274"/>
+      <c r="O21" s="274"/>
       <c r="P21" s="60"/>
       <c r="Q21" s="238"/>
       <c r="R21" s="171"/>
     </row>
     <row r="22" spans="1:18" ht="20.25" x14ac:dyDescent="0.25">
-      <c r="A22" s="508" t="s">
-        <v>175</v>
+      <c r="A22" s="271" t="s">
+        <v>173</v>
       </c>
       <c r="B22" s="116"/>
       <c r="C22" s="117"/>
       <c r="D22" s="117"/>
       <c r="E22" s="118"/>
-      <c r="F22" s="511"/>
-[...8 lines deleted...]
-      <c r="O22" s="511"/>
+      <c r="F22" s="274"/>
+      <c r="G22" s="274"/>
+      <c r="H22" s="274"/>
+      <c r="I22" s="274"/>
+      <c r="J22" s="274"/>
+      <c r="K22" s="274"/>
+      <c r="L22" s="274"/>
+      <c r="M22" s="274"/>
+      <c r="N22" s="274"/>
+      <c r="O22" s="274"/>
       <c r="P22" s="60"/>
       <c r="Q22" s="238"/>
       <c r="R22" s="171"/>
     </row>
     <row r="23" spans="1:18" ht="20.25" x14ac:dyDescent="0.25">
-      <c r="A23" s="508" t="s">
-        <v>176</v>
+      <c r="A23" s="271" t="s">
+        <v>174</v>
       </c>
       <c r="B23" s="116"/>
       <c r="C23" s="117"/>
       <c r="D23" s="117"/>
       <c r="E23" s="118"/>
-      <c r="F23" s="511"/>
-[...8 lines deleted...]
-      <c r="O23" s="511"/>
+      <c r="F23" s="274"/>
+      <c r="G23" s="274"/>
+      <c r="H23" s="274"/>
+      <c r="I23" s="274"/>
+      <c r="J23" s="274"/>
+      <c r="K23" s="274"/>
+      <c r="L23" s="274"/>
+      <c r="M23" s="274"/>
+      <c r="N23" s="274"/>
+      <c r="O23" s="274"/>
       <c r="P23" s="60"/>
       <c r="Q23" s="238"/>
       <c r="R23" s="171"/>
     </row>
     <row r="24" spans="1:18" ht="20.25" x14ac:dyDescent="0.25">
-      <c r="A24" s="508" t="s">
-        <v>177</v>
+      <c r="A24" s="271" t="s">
+        <v>175</v>
       </c>
       <c r="B24" s="116"/>
       <c r="C24" s="117"/>
       <c r="D24" s="117"/>
       <c r="E24" s="118"/>
-      <c r="F24" s="511"/>
-[...8 lines deleted...]
-      <c r="O24" s="511"/>
+      <c r="F24" s="274"/>
+      <c r="G24" s="274"/>
+      <c r="H24" s="274"/>
+      <c r="I24" s="274"/>
+      <c r="J24" s="274"/>
+      <c r="K24" s="274"/>
+      <c r="L24" s="274"/>
+      <c r="M24" s="274"/>
+      <c r="N24" s="274"/>
+      <c r="O24" s="274"/>
       <c r="P24" s="60"/>
       <c r="Q24" s="238"/>
       <c r="R24" s="171"/>
     </row>
     <row r="25" spans="1:18" ht="20.25" x14ac:dyDescent="0.25">
-      <c r="A25" s="508"/>
+      <c r="A25" s="271"/>
       <c r="B25" s="116"/>
       <c r="C25" s="117"/>
       <c r="D25" s="117"/>
       <c r="E25" s="118"/>
-      <c r="F25" s="511"/>
-[...8 lines deleted...]
-      <c r="O25" s="511"/>
+      <c r="F25" s="274"/>
+      <c r="G25" s="274"/>
+      <c r="H25" s="274"/>
+      <c r="I25" s="274"/>
+      <c r="J25" s="274"/>
+      <c r="K25" s="274"/>
+      <c r="L25" s="274"/>
+      <c r="M25" s="274"/>
+      <c r="N25" s="274"/>
+      <c r="O25" s="274"/>
       <c r="P25" s="60"/>
       <c r="Q25" s="238"/>
       <c r="R25" s="171"/>
     </row>
     <row r="26" spans="1:18" ht="20.25" x14ac:dyDescent="0.25">
-      <c r="A26" s="508"/>
+      <c r="A26" s="271"/>
       <c r="B26" s="116"/>
       <c r="C26" s="117"/>
       <c r="D26" s="117"/>
       <c r="E26" s="118"/>
-      <c r="F26" s="511"/>
-[...8 lines deleted...]
-      <c r="O26" s="511"/>
+      <c r="F26" s="274"/>
+      <c r="G26" s="274"/>
+      <c r="H26" s="274"/>
+      <c r="I26" s="274"/>
+      <c r="J26" s="274"/>
+      <c r="K26" s="274"/>
+      <c r="L26" s="274"/>
+      <c r="M26" s="274"/>
+      <c r="N26" s="274"/>
+      <c r="O26" s="274"/>
       <c r="P26" s="60"/>
       <c r="Q26" s="238"/>
       <c r="R26" s="171"/>
     </row>
     <row r="27" spans="1:18" ht="20.25" x14ac:dyDescent="0.25">
-      <c r="A27" s="508"/>
+      <c r="A27" s="271"/>
       <c r="B27" s="116"/>
       <c r="C27" s="117"/>
       <c r="D27" s="117"/>
       <c r="E27" s="118"/>
-      <c r="F27" s="511"/>
-[...8 lines deleted...]
-      <c r="O27" s="511"/>
+      <c r="F27" s="274"/>
+      <c r="G27" s="274"/>
+      <c r="H27" s="274"/>
+      <c r="I27" s="274"/>
+      <c r="J27" s="274"/>
+      <c r="K27" s="274"/>
+      <c r="L27" s="274"/>
+      <c r="M27" s="274"/>
+      <c r="N27" s="274"/>
+      <c r="O27" s="274"/>
       <c r="P27" s="60"/>
       <c r="Q27" s="238"/>
       <c r="R27" s="171"/>
     </row>
     <row r="28" spans="1:18" ht="20.25" x14ac:dyDescent="0.25">
-      <c r="A28" s="508"/>
+      <c r="A28" s="271"/>
       <c r="B28" s="116"/>
       <c r="C28" s="117"/>
       <c r="D28" s="117"/>
       <c r="E28" s="118"/>
-      <c r="F28" s="511"/>
-[...8 lines deleted...]
-      <c r="O28" s="511"/>
+      <c r="F28" s="274"/>
+      <c r="G28" s="274"/>
+      <c r="H28" s="274"/>
+      <c r="I28" s="274"/>
+      <c r="J28" s="274"/>
+      <c r="K28" s="274"/>
+      <c r="L28" s="274"/>
+      <c r="M28" s="274"/>
+      <c r="N28" s="274"/>
+      <c r="O28" s="274"/>
       <c r="P28" s="60"/>
       <c r="Q28" s="238"/>
       <c r="R28" s="171"/>
     </row>
     <row r="29" spans="1:18" ht="20.25" x14ac:dyDescent="0.25">
-      <c r="A29" s="508"/>
+      <c r="A29" s="271"/>
       <c r="B29" s="116"/>
       <c r="C29" s="117"/>
       <c r="D29" s="117"/>
       <c r="E29" s="118"/>
-      <c r="F29" s="511"/>
-[...8 lines deleted...]
-      <c r="O29" s="511"/>
+      <c r="F29" s="274"/>
+      <c r="G29" s="274"/>
+      <c r="H29" s="274"/>
+      <c r="I29" s="274"/>
+      <c r="J29" s="274"/>
+      <c r="K29" s="274"/>
+      <c r="L29" s="274"/>
+      <c r="M29" s="274"/>
+      <c r="N29" s="274"/>
+      <c r="O29" s="274"/>
       <c r="P29" s="60"/>
       <c r="Q29" s="238"/>
       <c r="R29" s="171"/>
     </row>
     <row r="30" spans="1:18" ht="20.25" x14ac:dyDescent="0.25">
-      <c r="A30" s="508"/>
+      <c r="A30" s="271"/>
       <c r="B30" s="116"/>
       <c r="C30" s="117"/>
       <c r="D30" s="117"/>
       <c r="E30" s="118"/>
-      <c r="F30" s="511"/>
-[...8 lines deleted...]
-      <c r="O30" s="511"/>
+      <c r="F30" s="274"/>
+      <c r="G30" s="274"/>
+      <c r="H30" s="274"/>
+      <c r="I30" s="274"/>
+      <c r="J30" s="274"/>
+      <c r="K30" s="274"/>
+      <c r="L30" s="274"/>
+      <c r="M30" s="274"/>
+      <c r="N30" s="274"/>
+      <c r="O30" s="274"/>
       <c r="P30" s="60"/>
       <c r="Q30" s="238"/>
       <c r="R30" s="171"/>
     </row>
     <row r="31" spans="1:18" ht="20.25" x14ac:dyDescent="0.25">
-      <c r="A31" s="508"/>
+      <c r="A31" s="271"/>
       <c r="B31" s="116"/>
       <c r="C31" s="117"/>
       <c r="D31" s="117"/>
       <c r="E31" s="118"/>
-      <c r="F31" s="511"/>
-[...8 lines deleted...]
-      <c r="O31" s="511"/>
+      <c r="F31" s="274"/>
+      <c r="G31" s="274"/>
+      <c r="H31" s="274"/>
+      <c r="I31" s="274"/>
+      <c r="J31" s="274"/>
+      <c r="K31" s="274"/>
+      <c r="L31" s="274"/>
+      <c r="M31" s="274"/>
+      <c r="N31" s="274"/>
+      <c r="O31" s="274"/>
       <c r="P31" s="60"/>
       <c r="Q31" s="238"/>
       <c r="R31" s="171"/>
     </row>
     <row r="32" spans="1:18" ht="20.25" x14ac:dyDescent="0.25">
-      <c r="A32" s="508"/>
+      <c r="A32" s="271"/>
       <c r="B32" s="116"/>
       <c r="C32" s="117"/>
       <c r="D32" s="117"/>
       <c r="E32" s="118"/>
-      <c r="F32" s="511"/>
-[...8 lines deleted...]
-      <c r="O32" s="511"/>
+      <c r="F32" s="274"/>
+      <c r="G32" s="274"/>
+      <c r="H32" s="274"/>
+      <c r="I32" s="274"/>
+      <c r="J32" s="274"/>
+      <c r="K32" s="274"/>
+      <c r="L32" s="274"/>
+      <c r="M32" s="274"/>
+      <c r="N32" s="274"/>
+      <c r="O32" s="274"/>
       <c r="P32" s="60"/>
       <c r="Q32" s="238"/>
       <c r="R32" s="171"/>
     </row>
     <row r="33" spans="1:18" ht="20.25" x14ac:dyDescent="0.25">
-      <c r="A33" s="508"/>
+      <c r="A33" s="271"/>
       <c r="B33" s="116"/>
       <c r="C33" s="117"/>
       <c r="D33" s="117"/>
       <c r="E33" s="118"/>
-      <c r="F33" s="511"/>
-[...8 lines deleted...]
-      <c r="O33" s="511"/>
+      <c r="F33" s="274"/>
+      <c r="G33" s="274"/>
+      <c r="H33" s="274"/>
+      <c r="I33" s="274"/>
+      <c r="J33" s="274"/>
+      <c r="K33" s="274"/>
+      <c r="L33" s="274"/>
+      <c r="M33" s="274"/>
+      <c r="N33" s="274"/>
+      <c r="O33" s="274"/>
       <c r="P33" s="60"/>
       <c r="Q33" s="238"/>
       <c r="R33" s="171"/>
     </row>
     <row r="34" spans="1:18" ht="20.25" x14ac:dyDescent="0.25">
-      <c r="A34" s="508"/>
+      <c r="A34" s="271"/>
       <c r="B34" s="116"/>
       <c r="C34" s="117"/>
       <c r="D34" s="117"/>
       <c r="E34" s="118"/>
-      <c r="F34" s="511"/>
-[...8 lines deleted...]
-      <c r="O34" s="511"/>
+      <c r="F34" s="274"/>
+      <c r="G34" s="274"/>
+      <c r="H34" s="274"/>
+      <c r="I34" s="274"/>
+      <c r="J34" s="274"/>
+      <c r="K34" s="274"/>
+      <c r="L34" s="274"/>
+      <c r="M34" s="274"/>
+      <c r="N34" s="274"/>
+      <c r="O34" s="274"/>
       <c r="P34" s="60"/>
       <c r="Q34" s="238"/>
       <c r="R34" s="171"/>
     </row>
     <row r="35" spans="1:18" ht="20.25" x14ac:dyDescent="0.25">
-      <c r="A35" s="508"/>
+      <c r="A35" s="271"/>
       <c r="B35" s="116"/>
       <c r="C35" s="117"/>
       <c r="D35" s="117"/>
       <c r="E35" s="118"/>
-      <c r="F35" s="511"/>
-[...8 lines deleted...]
-      <c r="O35" s="511"/>
+      <c r="F35" s="274"/>
+      <c r="G35" s="274"/>
+      <c r="H35" s="274"/>
+      <c r="I35" s="274"/>
+      <c r="J35" s="274"/>
+      <c r="K35" s="274"/>
+      <c r="L35" s="274"/>
+      <c r="M35" s="274"/>
+      <c r="N35" s="274"/>
+      <c r="O35" s="274"/>
       <c r="P35" s="60"/>
       <c r="Q35" s="238"/>
       <c r="R35" s="171"/>
     </row>
     <row r="36" spans="1:18" ht="20.25" x14ac:dyDescent="0.25">
-      <c r="A36" s="508"/>
+      <c r="A36" s="271"/>
       <c r="B36" s="116"/>
       <c r="C36" s="117"/>
       <c r="D36" s="117"/>
       <c r="E36" s="118"/>
-      <c r="F36" s="511"/>
-[...8 lines deleted...]
-      <c r="O36" s="511"/>
+      <c r="F36" s="274"/>
+      <c r="G36" s="274"/>
+      <c r="H36" s="274"/>
+      <c r="I36" s="274"/>
+      <c r="J36" s="274"/>
+      <c r="K36" s="274"/>
+      <c r="L36" s="274"/>
+      <c r="M36" s="274"/>
+      <c r="N36" s="274"/>
+      <c r="O36" s="274"/>
       <c r="P36" s="60"/>
       <c r="Q36" s="238"/>
       <c r="R36" s="171"/>
     </row>
     <row r="37" spans="1:18" ht="20.25" x14ac:dyDescent="0.25">
-      <c r="A37" s="508"/>
+      <c r="A37" s="271"/>
       <c r="B37" s="116"/>
       <c r="C37" s="117"/>
       <c r="D37" s="117"/>
       <c r="E37" s="118"/>
-      <c r="F37" s="511"/>
-[...8 lines deleted...]
-      <c r="O37" s="511"/>
+      <c r="F37" s="274"/>
+      <c r="G37" s="274"/>
+      <c r="H37" s="274"/>
+      <c r="I37" s="274"/>
+      <c r="J37" s="274"/>
+      <c r="K37" s="274"/>
+      <c r="L37" s="274"/>
+      <c r="M37" s="274"/>
+      <c r="N37" s="274"/>
+      <c r="O37" s="274"/>
       <c r="P37" s="60"/>
       <c r="Q37" s="238"/>
       <c r="R37" s="171"/>
     </row>
     <row r="38" spans="1:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B38" s="116"/>
       <c r="C38" s="117"/>
       <c r="D38" s="117"/>
       <c r="E38" s="118"/>
-      <c r="F38" s="511"/>
-[...8 lines deleted...]
-      <c r="O38" s="511"/>
+      <c r="F38" s="274"/>
+      <c r="G38" s="274"/>
+      <c r="H38" s="274"/>
+      <c r="I38" s="274"/>
+      <c r="J38" s="274"/>
+      <c r="K38" s="274"/>
+      <c r="L38" s="274"/>
+      <c r="M38" s="274"/>
+      <c r="N38" s="274"/>
+      <c r="O38" s="274"/>
       <c r="P38" s="60"/>
       <c r="Q38" s="238"/>
       <c r="R38" s="171"/>
     </row>
     <row r="39" spans="1:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B39" s="116"/>
       <c r="C39" s="117"/>
       <c r="D39" s="117"/>
       <c r="E39" s="118"/>
-      <c r="F39" s="511"/>
-[...8 lines deleted...]
-      <c r="O39" s="511"/>
+      <c r="F39" s="274"/>
+      <c r="G39" s="274"/>
+      <c r="H39" s="274"/>
+      <c r="I39" s="274"/>
+      <c r="J39" s="274"/>
+      <c r="K39" s="274"/>
+      <c r="L39" s="274"/>
+      <c r="M39" s="274"/>
+      <c r="N39" s="274"/>
+      <c r="O39" s="274"/>
       <c r="P39" s="60"/>
       <c r="Q39" s="238"/>
       <c r="R39" s="171"/>
     </row>
     <row r="40" spans="1:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B40" s="116"/>
       <c r="C40" s="117"/>
       <c r="D40" s="117"/>
       <c r="E40" s="118"/>
-      <c r="F40" s="511"/>
-[...8 lines deleted...]
-      <c r="O40" s="511"/>
+      <c r="F40" s="274"/>
+      <c r="G40" s="274"/>
+      <c r="H40" s="274"/>
+      <c r="I40" s="274"/>
+      <c r="J40" s="274"/>
+      <c r="K40" s="274"/>
+      <c r="L40" s="274"/>
+      <c r="M40" s="274"/>
+      <c r="N40" s="274"/>
+      <c r="O40" s="274"/>
       <c r="P40" s="60"/>
       <c r="Q40" s="238"/>
       <c r="R40" s="171"/>
     </row>
     <row r="41" spans="1:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B41" s="116"/>
       <c r="C41" s="117"/>
       <c r="D41" s="117"/>
       <c r="E41" s="118"/>
-      <c r="F41" s="511"/>
-[...8 lines deleted...]
-      <c r="O41" s="511"/>
+      <c r="F41" s="274"/>
+      <c r="G41" s="274"/>
+      <c r="H41" s="274"/>
+      <c r="I41" s="274"/>
+      <c r="J41" s="274"/>
+      <c r="K41" s="274"/>
+      <c r="L41" s="274"/>
+      <c r="M41" s="274"/>
+      <c r="N41" s="274"/>
+      <c r="O41" s="274"/>
       <c r="P41" s="60"/>
       <c r="Q41" s="238"/>
       <c r="R41" s="171"/>
     </row>
     <row r="42" spans="1:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B42" s="116"/>
       <c r="C42" s="117"/>
       <c r="D42" s="117"/>
       <c r="E42" s="118"/>
-      <c r="F42" s="511"/>
-[...8 lines deleted...]
-      <c r="O42" s="511"/>
+      <c r="F42" s="274"/>
+      <c r="G42" s="274"/>
+      <c r="H42" s="274"/>
+      <c r="I42" s="274"/>
+      <c r="J42" s="274"/>
+      <c r="K42" s="274"/>
+      <c r="L42" s="274"/>
+      <c r="M42" s="274"/>
+      <c r="N42" s="274"/>
+      <c r="O42" s="274"/>
       <c r="P42" s="60"/>
       <c r="Q42" s="238"/>
       <c r="R42" s="171"/>
     </row>
     <row r="43" spans="1:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B43" s="116"/>
       <c r="C43" s="117"/>
       <c r="D43" s="117"/>
       <c r="E43" s="118"/>
-      <c r="F43" s="511"/>
-[...8 lines deleted...]
-      <c r="O43" s="511"/>
+      <c r="F43" s="274"/>
+      <c r="G43" s="274"/>
+      <c r="H43" s="274"/>
+      <c r="I43" s="274"/>
+      <c r="J43" s="274"/>
+      <c r="K43" s="274"/>
+      <c r="L43" s="274"/>
+      <c r="M43" s="274"/>
+      <c r="N43" s="274"/>
+      <c r="O43" s="274"/>
       <c r="P43" s="60"/>
       <c r="Q43" s="238"/>
       <c r="R43" s="171"/>
     </row>
     <row r="44" spans="1:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B44" s="116"/>
       <c r="C44" s="117"/>
       <c r="D44" s="117"/>
       <c r="E44" s="118"/>
-      <c r="F44" s="511"/>
-[...8 lines deleted...]
-      <c r="O44" s="511"/>
+      <c r="F44" s="274"/>
+      <c r="G44" s="274"/>
+      <c r="H44" s="274"/>
+      <c r="I44" s="274"/>
+      <c r="J44" s="274"/>
+      <c r="K44" s="274"/>
+      <c r="L44" s="274"/>
+      <c r="M44" s="274"/>
+      <c r="N44" s="274"/>
+      <c r="O44" s="274"/>
       <c r="P44" s="60"/>
       <c r="Q44" s="238"/>
       <c r="R44" s="171"/>
     </row>
     <row r="45" spans="1:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B45" s="116"/>
       <c r="C45" s="117"/>
       <c r="D45" s="117"/>
       <c r="E45" s="118"/>
-      <c r="F45" s="511"/>
-[...8 lines deleted...]
-      <c r="O45" s="511"/>
+      <c r="F45" s="274"/>
+      <c r="G45" s="274"/>
+      <c r="H45" s="274"/>
+      <c r="I45" s="274"/>
+      <c r="J45" s="274"/>
+      <c r="K45" s="274"/>
+      <c r="L45" s="274"/>
+      <c r="M45" s="274"/>
+      <c r="N45" s="274"/>
+      <c r="O45" s="274"/>
       <c r="P45" s="60"/>
       <c r="Q45" s="238"/>
       <c r="R45" s="171"/>
     </row>
     <row r="46" spans="1:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B46" s="116"/>
       <c r="C46" s="117"/>
       <c r="D46" s="117"/>
       <c r="E46" s="118"/>
-      <c r="F46" s="511"/>
-[...8 lines deleted...]
-      <c r="O46" s="511"/>
+      <c r="F46" s="274"/>
+      <c r="G46" s="274"/>
+      <c r="H46" s="274"/>
+      <c r="I46" s="274"/>
+      <c r="J46" s="274"/>
+      <c r="K46" s="274"/>
+      <c r="L46" s="274"/>
+      <c r="M46" s="274"/>
+      <c r="N46" s="274"/>
+      <c r="O46" s="274"/>
       <c r="P46" s="60"/>
       <c r="Q46" s="238"/>
       <c r="R46" s="171"/>
     </row>
     <row r="47" spans="1:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B47" s="116"/>
       <c r="C47" s="117"/>
       <c r="D47" s="117"/>
       <c r="E47" s="118"/>
-      <c r="F47" s="511"/>
-[...8 lines deleted...]
-      <c r="O47" s="511"/>
+      <c r="F47" s="274"/>
+      <c r="G47" s="274"/>
+      <c r="H47" s="274"/>
+      <c r="I47" s="274"/>
+      <c r="J47" s="274"/>
+      <c r="K47" s="274"/>
+      <c r="L47" s="274"/>
+      <c r="M47" s="274"/>
+      <c r="N47" s="274"/>
+      <c r="O47" s="274"/>
       <c r="P47" s="60"/>
       <c r="Q47" s="238"/>
       <c r="R47" s="171"/>
     </row>
     <row r="48" spans="1:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B48" s="116"/>
       <c r="C48" s="117"/>
       <c r="D48" s="117"/>
       <c r="E48" s="118"/>
-      <c r="F48" s="511"/>
-[...8 lines deleted...]
-      <c r="O48" s="511"/>
+      <c r="F48" s="274"/>
+      <c r="G48" s="274"/>
+      <c r="H48" s="274"/>
+      <c r="I48" s="274"/>
+      <c r="J48" s="274"/>
+      <c r="K48" s="274"/>
+      <c r="L48" s="274"/>
+      <c r="M48" s="274"/>
+      <c r="N48" s="274"/>
+      <c r="O48" s="274"/>
       <c r="P48" s="60"/>
       <c r="Q48" s="238"/>
       <c r="R48" s="171"/>
     </row>
     <row r="49" spans="2:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B49" s="116"/>
       <c r="C49" s="117"/>
       <c r="D49" s="117"/>
       <c r="E49" s="118"/>
-      <c r="F49" s="511"/>
-[...8 lines deleted...]
-      <c r="O49" s="511"/>
+      <c r="F49" s="274"/>
+      <c r="G49" s="274"/>
+      <c r="H49" s="274"/>
+      <c r="I49" s="274"/>
+      <c r="J49" s="274"/>
+      <c r="K49" s="274"/>
+      <c r="L49" s="274"/>
+      <c r="M49" s="274"/>
+      <c r="N49" s="274"/>
+      <c r="O49" s="274"/>
       <c r="P49" s="60"/>
       <c r="Q49" s="238"/>
       <c r="R49" s="171"/>
     </row>
     <row r="50" spans="2:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B50" s="116"/>
       <c r="C50" s="117"/>
       <c r="D50" s="117"/>
       <c r="E50" s="118"/>
-      <c r="F50" s="511"/>
-[...8 lines deleted...]
-      <c r="O50" s="511"/>
+      <c r="F50" s="274"/>
+      <c r="G50" s="274"/>
+      <c r="H50" s="274"/>
+      <c r="I50" s="274"/>
+      <c r="J50" s="274"/>
+      <c r="K50" s="274"/>
+      <c r="L50" s="274"/>
+      <c r="M50" s="274"/>
+      <c r="N50" s="274"/>
+      <c r="O50" s="274"/>
       <c r="P50" s="60"/>
       <c r="Q50" s="238"/>
       <c r="R50" s="171"/>
     </row>
     <row r="51" spans="2:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B51" s="116"/>
       <c r="C51" s="117"/>
       <c r="D51" s="117"/>
       <c r="E51" s="118"/>
-      <c r="F51" s="511"/>
-[...8 lines deleted...]
-      <c r="O51" s="511"/>
+      <c r="F51" s="274"/>
+      <c r="G51" s="274"/>
+      <c r="H51" s="274"/>
+      <c r="I51" s="274"/>
+      <c r="J51" s="274"/>
+      <c r="K51" s="274"/>
+      <c r="L51" s="274"/>
+      <c r="M51" s="274"/>
+      <c r="N51" s="274"/>
+      <c r="O51" s="274"/>
       <c r="P51" s="60"/>
       <c r="Q51" s="238"/>
       <c r="R51" s="171"/>
     </row>
     <row r="52" spans="2:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B52" s="116"/>
       <c r="C52" s="117"/>
       <c r="D52" s="117"/>
       <c r="E52" s="118"/>
-      <c r="F52" s="511"/>
-[...8 lines deleted...]
-      <c r="O52" s="511"/>
+      <c r="F52" s="274"/>
+      <c r="G52" s="274"/>
+      <c r="H52" s="274"/>
+      <c r="I52" s="274"/>
+      <c r="J52" s="274"/>
+      <c r="K52" s="274"/>
+      <c r="L52" s="274"/>
+      <c r="M52" s="274"/>
+      <c r="N52" s="274"/>
+      <c r="O52" s="274"/>
       <c r="P52" s="60"/>
       <c r="Q52" s="238"/>
       <c r="R52" s="171"/>
     </row>
     <row r="53" spans="2:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B53" s="116"/>
       <c r="C53" s="117"/>
       <c r="D53" s="117"/>
       <c r="E53" s="118"/>
-      <c r="F53" s="511"/>
-[...8 lines deleted...]
-      <c r="O53" s="511"/>
+      <c r="F53" s="274"/>
+      <c r="G53" s="274"/>
+      <c r="H53" s="274"/>
+      <c r="I53" s="274"/>
+      <c r="J53" s="274"/>
+      <c r="K53" s="274"/>
+      <c r="L53" s="274"/>
+      <c r="M53" s="274"/>
+      <c r="N53" s="274"/>
+      <c r="O53" s="274"/>
       <c r="P53" s="60"/>
       <c r="Q53" s="238"/>
       <c r="R53" s="171"/>
     </row>
     <row r="54" spans="2:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B54" s="116"/>
       <c r="C54" s="117"/>
       <c r="D54" s="117"/>
       <c r="E54" s="118"/>
-      <c r="F54" s="511"/>
-[...8 lines deleted...]
-      <c r="O54" s="511"/>
+      <c r="F54" s="274"/>
+      <c r="G54" s="274"/>
+      <c r="H54" s="274"/>
+      <c r="I54" s="274"/>
+      <c r="J54" s="274"/>
+      <c r="K54" s="274"/>
+      <c r="L54" s="274"/>
+      <c r="M54" s="274"/>
+      <c r="N54" s="274"/>
+      <c r="O54" s="274"/>
       <c r="P54" s="60"/>
       <c r="Q54" s="238"/>
       <c r="R54" s="171"/>
     </row>
     <row r="55" spans="2:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B55" s="116"/>
       <c r="C55" s="117"/>
       <c r="D55" s="117"/>
       <c r="E55" s="118"/>
-      <c r="F55" s="511"/>
-[...8 lines deleted...]
-      <c r="O55" s="511"/>
+      <c r="F55" s="274"/>
+      <c r="G55" s="274"/>
+      <c r="H55" s="274"/>
+      <c r="I55" s="274"/>
+      <c r="J55" s="274"/>
+      <c r="K55" s="274"/>
+      <c r="L55" s="274"/>
+      <c r="M55" s="274"/>
+      <c r="N55" s="274"/>
+      <c r="O55" s="274"/>
       <c r="P55" s="60"/>
       <c r="Q55" s="238"/>
       <c r="R55" s="171"/>
     </row>
     <row r="56" spans="2:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B56" s="116"/>
       <c r="C56" s="117"/>
       <c r="D56" s="117"/>
       <c r="E56" s="118"/>
-      <c r="F56" s="511"/>
-[...8 lines deleted...]
-      <c r="O56" s="511"/>
+      <c r="F56" s="274"/>
+      <c r="G56" s="274"/>
+      <c r="H56" s="274"/>
+      <c r="I56" s="274"/>
+      <c r="J56" s="274"/>
+      <c r="K56" s="274"/>
+      <c r="L56" s="274"/>
+      <c r="M56" s="274"/>
+      <c r="N56" s="274"/>
+      <c r="O56" s="274"/>
       <c r="P56" s="60"/>
       <c r="Q56" s="238"/>
       <c r="R56" s="171"/>
     </row>
     <row r="57" spans="2:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B57" s="116"/>
       <c r="C57" s="117"/>
       <c r="D57" s="117"/>
       <c r="E57" s="118"/>
-      <c r="F57" s="511"/>
-[...8 lines deleted...]
-      <c r="O57" s="511"/>
+      <c r="F57" s="274"/>
+      <c r="G57" s="274"/>
+      <c r="H57" s="274"/>
+      <c r="I57" s="274"/>
+      <c r="J57" s="274"/>
+      <c r="K57" s="274"/>
+      <c r="L57" s="274"/>
+      <c r="M57" s="274"/>
+      <c r="N57" s="274"/>
+      <c r="O57" s="274"/>
       <c r="P57" s="60"/>
       <c r="Q57" s="238"/>
       <c r="R57" s="171"/>
     </row>
     <row r="58" spans="2:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B58" s="116"/>
       <c r="C58" s="117"/>
       <c r="D58" s="117"/>
       <c r="E58" s="118"/>
-      <c r="F58" s="511"/>
-[...8 lines deleted...]
-      <c r="O58" s="511"/>
+      <c r="F58" s="274"/>
+      <c r="G58" s="274"/>
+      <c r="H58" s="274"/>
+      <c r="I58" s="274"/>
+      <c r="J58" s="274"/>
+      <c r="K58" s="274"/>
+      <c r="L58" s="274"/>
+      <c r="M58" s="274"/>
+      <c r="N58" s="274"/>
+      <c r="O58" s="274"/>
       <c r="P58" s="60"/>
       <c r="Q58" s="238"/>
       <c r="R58" s="171"/>
     </row>
     <row r="59" spans="2:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B59" s="116"/>
       <c r="C59" s="117"/>
       <c r="D59" s="117"/>
       <c r="E59" s="118"/>
-      <c r="F59" s="511"/>
-[...8 lines deleted...]
-      <c r="O59" s="511"/>
+      <c r="F59" s="274"/>
+      <c r="G59" s="274"/>
+      <c r="H59" s="274"/>
+      <c r="I59" s="274"/>
+      <c r="J59" s="274"/>
+      <c r="K59" s="274"/>
+      <c r="L59" s="274"/>
+      <c r="M59" s="274"/>
+      <c r="N59" s="274"/>
+      <c r="O59" s="274"/>
       <c r="P59" s="60"/>
       <c r="Q59" s="238"/>
       <c r="R59" s="171"/>
     </row>
     <row r="60" spans="2:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B60" s="116"/>
       <c r="C60" s="117"/>
       <c r="D60" s="117"/>
       <c r="E60" s="118"/>
-      <c r="F60" s="511"/>
-[...8 lines deleted...]
-      <c r="O60" s="511"/>
+      <c r="F60" s="274"/>
+      <c r="G60" s="274"/>
+      <c r="H60" s="274"/>
+      <c r="I60" s="274"/>
+      <c r="J60" s="274"/>
+      <c r="K60" s="274"/>
+      <c r="L60" s="274"/>
+      <c r="M60" s="274"/>
+      <c r="N60" s="274"/>
+      <c r="O60" s="274"/>
       <c r="P60" s="60"/>
       <c r="Q60" s="238"/>
       <c r="R60" s="171"/>
     </row>
     <row r="61" spans="2:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B61" s="116"/>
       <c r="C61" s="117"/>
       <c r="D61" s="117"/>
       <c r="E61" s="118"/>
-      <c r="F61" s="511"/>
-[...8 lines deleted...]
-      <c r="O61" s="511"/>
+      <c r="F61" s="274"/>
+      <c r="G61" s="274"/>
+      <c r="H61" s="274"/>
+      <c r="I61" s="274"/>
+      <c r="J61" s="274"/>
+      <c r="K61" s="274"/>
+      <c r="L61" s="274"/>
+      <c r="M61" s="274"/>
+      <c r="N61" s="274"/>
+      <c r="O61" s="274"/>
       <c r="P61" s="60"/>
       <c r="Q61" s="238"/>
       <c r="R61" s="171"/>
     </row>
     <row r="62" spans="2:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B62" s="116"/>
       <c r="C62" s="117"/>
       <c r="D62" s="117"/>
       <c r="E62" s="118"/>
-      <c r="F62" s="511"/>
-[...8 lines deleted...]
-      <c r="O62" s="511"/>
+      <c r="F62" s="274"/>
+      <c r="G62" s="274"/>
+      <c r="H62" s="274"/>
+      <c r="I62" s="274"/>
+      <c r="J62" s="274"/>
+      <c r="K62" s="274"/>
+      <c r="L62" s="274"/>
+      <c r="M62" s="274"/>
+      <c r="N62" s="274"/>
+      <c r="O62" s="274"/>
       <c r="P62" s="60"/>
       <c r="Q62" s="238"/>
       <c r="R62" s="171"/>
     </row>
     <row r="63" spans="2:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B63" s="116"/>
       <c r="C63" s="117"/>
       <c r="D63" s="117"/>
       <c r="E63" s="118"/>
-      <c r="F63" s="511"/>
-[...8 lines deleted...]
-      <c r="O63" s="511"/>
+      <c r="F63" s="274"/>
+      <c r="G63" s="274"/>
+      <c r="H63" s="274"/>
+      <c r="I63" s="274"/>
+      <c r="J63" s="274"/>
+      <c r="K63" s="274"/>
+      <c r="L63" s="274"/>
+      <c r="M63" s="274"/>
+      <c r="N63" s="274"/>
+      <c r="O63" s="274"/>
       <c r="P63" s="60"/>
       <c r="Q63" s="238"/>
       <c r="R63" s="171"/>
     </row>
     <row r="64" spans="2:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B64" s="116"/>
       <c r="C64" s="117"/>
       <c r="D64" s="117"/>
       <c r="E64" s="118"/>
-      <c r="F64" s="511"/>
-[...8 lines deleted...]
-      <c r="O64" s="511"/>
+      <c r="F64" s="274"/>
+      <c r="G64" s="274"/>
+      <c r="H64" s="274"/>
+      <c r="I64" s="274"/>
+      <c r="J64" s="274"/>
+      <c r="K64" s="274"/>
+      <c r="L64" s="274"/>
+      <c r="M64" s="274"/>
+      <c r="N64" s="274"/>
+      <c r="O64" s="274"/>
       <c r="P64" s="60"/>
       <c r="Q64" s="238"/>
       <c r="R64" s="171"/>
     </row>
     <row r="65" spans="2:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B65" s="116"/>
       <c r="C65" s="117"/>
       <c r="D65" s="117"/>
       <c r="E65" s="118"/>
-      <c r="F65" s="511"/>
-[...8 lines deleted...]
-      <c r="O65" s="511"/>
+      <c r="F65" s="274"/>
+      <c r="G65" s="274"/>
+      <c r="H65" s="274"/>
+      <c r="I65" s="274"/>
+      <c r="J65" s="274"/>
+      <c r="K65" s="274"/>
+      <c r="L65" s="274"/>
+      <c r="M65" s="274"/>
+      <c r="N65" s="274"/>
+      <c r="O65" s="274"/>
       <c r="P65" s="60"/>
       <c r="Q65" s="238"/>
       <c r="R65" s="171"/>
     </row>
     <row r="66" spans="2:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B66" s="116"/>
       <c r="C66" s="117"/>
       <c r="D66" s="117"/>
       <c r="E66" s="118"/>
-      <c r="F66" s="511"/>
-[...8 lines deleted...]
-      <c r="O66" s="511"/>
+      <c r="F66" s="274"/>
+      <c r="G66" s="274"/>
+      <c r="H66" s="274"/>
+      <c r="I66" s="274"/>
+      <c r="J66" s="274"/>
+      <c r="K66" s="274"/>
+      <c r="L66" s="274"/>
+      <c r="M66" s="274"/>
+      <c r="N66" s="274"/>
+      <c r="O66" s="274"/>
       <c r="P66" s="60"/>
       <c r="Q66" s="238"/>
       <c r="R66" s="171"/>
     </row>
     <row r="67" spans="2:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B67" s="116"/>
       <c r="C67" s="117"/>
       <c r="D67" s="117"/>
       <c r="E67" s="118"/>
-      <c r="F67" s="511"/>
-[...8 lines deleted...]
-      <c r="O67" s="511"/>
+      <c r="F67" s="274"/>
+      <c r="G67" s="274"/>
+      <c r="H67" s="274"/>
+      <c r="I67" s="274"/>
+      <c r="J67" s="274"/>
+      <c r="K67" s="274"/>
+      <c r="L67" s="274"/>
+      <c r="M67" s="274"/>
+      <c r="N67" s="274"/>
+      <c r="O67" s="274"/>
       <c r="P67" s="60"/>
       <c r="Q67" s="238"/>
       <c r="R67" s="171"/>
     </row>
     <row r="68" spans="2:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B68" s="116"/>
       <c r="C68" s="117"/>
       <c r="D68" s="117"/>
       <c r="E68" s="118"/>
-      <c r="F68" s="511"/>
-[...8 lines deleted...]
-      <c r="O68" s="511"/>
+      <c r="F68" s="274"/>
+      <c r="G68" s="274"/>
+      <c r="H68" s="274"/>
+      <c r="I68" s="274"/>
+      <c r="J68" s="274"/>
+      <c r="K68" s="274"/>
+      <c r="L68" s="274"/>
+      <c r="M68" s="274"/>
+      <c r="N68" s="274"/>
+      <c r="O68" s="274"/>
       <c r="P68" s="60"/>
       <c r="Q68" s="238"/>
       <c r="R68" s="171"/>
     </row>
     <row r="69" spans="2:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B69" s="116"/>
       <c r="C69" s="117"/>
       <c r="D69" s="117"/>
       <c r="E69" s="118"/>
-      <c r="F69" s="511"/>
-[...8 lines deleted...]
-      <c r="O69" s="511"/>
+      <c r="F69" s="274"/>
+      <c r="G69" s="274"/>
+      <c r="H69" s="274"/>
+      <c r="I69" s="274"/>
+      <c r="J69" s="274"/>
+      <c r="K69" s="274"/>
+      <c r="L69" s="274"/>
+      <c r="M69" s="274"/>
+      <c r="N69" s="274"/>
+      <c r="O69" s="274"/>
       <c r="P69" s="60"/>
       <c r="Q69" s="238"/>
       <c r="R69" s="171"/>
     </row>
     <row r="70" spans="2:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B70" s="116"/>
       <c r="C70" s="117"/>
       <c r="D70" s="117"/>
       <c r="E70" s="118"/>
-      <c r="F70" s="511"/>
-[...8 lines deleted...]
-      <c r="O70" s="511"/>
+      <c r="F70" s="274"/>
+      <c r="G70" s="274"/>
+      <c r="H70" s="274"/>
+      <c r="I70" s="274"/>
+      <c r="J70" s="274"/>
+      <c r="K70" s="274"/>
+      <c r="L70" s="274"/>
+      <c r="M70" s="274"/>
+      <c r="N70" s="274"/>
+      <c r="O70" s="274"/>
       <c r="P70" s="60"/>
       <c r="Q70" s="238"/>
       <c r="R70" s="171"/>
     </row>
     <row r="71" spans="2:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B71" s="116"/>
       <c r="C71" s="117"/>
       <c r="D71" s="117"/>
       <c r="E71" s="118"/>
-      <c r="F71" s="511"/>
-[...8 lines deleted...]
-      <c r="O71" s="511"/>
+      <c r="F71" s="274"/>
+      <c r="G71" s="274"/>
+      <c r="H71" s="274"/>
+      <c r="I71" s="274"/>
+      <c r="J71" s="274"/>
+      <c r="K71" s="274"/>
+      <c r="L71" s="274"/>
+      <c r="M71" s="274"/>
+      <c r="N71" s="274"/>
+      <c r="O71" s="274"/>
       <c r="P71" s="60"/>
       <c r="Q71" s="238"/>
       <c r="R71" s="171"/>
     </row>
     <row r="72" spans="2:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B72" s="116"/>
       <c r="C72" s="117"/>
       <c r="D72" s="117"/>
       <c r="E72" s="118"/>
-      <c r="F72" s="511"/>
-[...8 lines deleted...]
-      <c r="O72" s="511"/>
+      <c r="F72" s="274"/>
+      <c r="G72" s="274"/>
+      <c r="H72" s="274"/>
+      <c r="I72" s="274"/>
+      <c r="J72" s="274"/>
+      <c r="K72" s="274"/>
+      <c r="L72" s="274"/>
+      <c r="M72" s="274"/>
+      <c r="N72" s="274"/>
+      <c r="O72" s="274"/>
       <c r="P72" s="60"/>
       <c r="Q72" s="238"/>
       <c r="R72" s="171"/>
     </row>
     <row r="73" spans="2:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B73" s="116"/>
       <c r="C73" s="117"/>
       <c r="D73" s="117"/>
       <c r="E73" s="118"/>
-      <c r="F73" s="511"/>
-[...8 lines deleted...]
-      <c r="O73" s="511"/>
+      <c r="F73" s="274"/>
+      <c r="G73" s="274"/>
+      <c r="H73" s="274"/>
+      <c r="I73" s="274"/>
+      <c r="J73" s="274"/>
+      <c r="K73" s="274"/>
+      <c r="L73" s="274"/>
+      <c r="M73" s="274"/>
+      <c r="N73" s="274"/>
+      <c r="O73" s="274"/>
       <c r="P73" s="60"/>
       <c r="Q73" s="238"/>
       <c r="R73" s="171"/>
     </row>
     <row r="74" spans="2:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B74" s="116"/>
       <c r="C74" s="117"/>
       <c r="D74" s="117"/>
       <c r="E74" s="118"/>
-      <c r="F74" s="511"/>
-[...8 lines deleted...]
-      <c r="O74" s="511"/>
+      <c r="F74" s="274"/>
+      <c r="G74" s="274"/>
+      <c r="H74" s="274"/>
+      <c r="I74" s="274"/>
+      <c r="J74" s="274"/>
+      <c r="K74" s="274"/>
+      <c r="L74" s="274"/>
+      <c r="M74" s="274"/>
+      <c r="N74" s="274"/>
+      <c r="O74" s="274"/>
       <c r="P74" s="60"/>
       <c r="Q74" s="238"/>
       <c r="R74" s="171"/>
     </row>
     <row r="75" spans="2:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B75" s="116"/>
       <c r="C75" s="117"/>
       <c r="D75" s="117"/>
       <c r="E75" s="118"/>
-      <c r="F75" s="511"/>
-[...8 lines deleted...]
-      <c r="O75" s="511"/>
+      <c r="F75" s="274"/>
+      <c r="G75" s="274"/>
+      <c r="H75" s="274"/>
+      <c r="I75" s="274"/>
+      <c r="J75" s="274"/>
+      <c r="K75" s="274"/>
+      <c r="L75" s="274"/>
+      <c r="M75" s="274"/>
+      <c r="N75" s="274"/>
+      <c r="O75" s="274"/>
       <c r="P75" s="60"/>
       <c r="Q75" s="238"/>
       <c r="R75" s="171"/>
     </row>
     <row r="76" spans="2:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B76" s="116"/>
       <c r="C76" s="117"/>
       <c r="D76" s="117"/>
       <c r="E76" s="118"/>
-      <c r="F76" s="511"/>
-[...8 lines deleted...]
-      <c r="O76" s="511"/>
+      <c r="F76" s="274"/>
+      <c r="G76" s="274"/>
+      <c r="H76" s="274"/>
+      <c r="I76" s="274"/>
+      <c r="J76" s="274"/>
+      <c r="K76" s="274"/>
+      <c r="L76" s="274"/>
+      <c r="M76" s="274"/>
+      <c r="N76" s="274"/>
+      <c r="O76" s="274"/>
       <c r="P76" s="60"/>
       <c r="Q76" s="238"/>
       <c r="R76" s="171"/>
     </row>
     <row r="77" spans="2:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B77" s="116"/>
       <c r="C77" s="117"/>
       <c r="D77" s="117"/>
       <c r="E77" s="118"/>
-      <c r="F77" s="511"/>
-[...8 lines deleted...]
-      <c r="O77" s="511"/>
+      <c r="F77" s="274"/>
+      <c r="G77" s="274"/>
+      <c r="H77" s="274"/>
+      <c r="I77" s="274"/>
+      <c r="J77" s="274"/>
+      <c r="K77" s="274"/>
+      <c r="L77" s="274"/>
+      <c r="M77" s="274"/>
+      <c r="N77" s="274"/>
+      <c r="O77" s="274"/>
       <c r="P77" s="60"/>
       <c r="Q77" s="238"/>
       <c r="R77" s="171"/>
     </row>
     <row r="78" spans="2:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B78" s="116"/>
       <c r="C78" s="117"/>
       <c r="D78" s="117"/>
       <c r="E78" s="118"/>
-      <c r="F78" s="511"/>
-[...8 lines deleted...]
-      <c r="O78" s="511"/>
+      <c r="F78" s="274"/>
+      <c r="G78" s="274"/>
+      <c r="H78" s="274"/>
+      <c r="I78" s="274"/>
+      <c r="J78" s="274"/>
+      <c r="K78" s="274"/>
+      <c r="L78" s="274"/>
+      <c r="M78" s="274"/>
+      <c r="N78" s="274"/>
+      <c r="O78" s="274"/>
       <c r="P78" s="60"/>
       <c r="Q78" s="238"/>
       <c r="R78" s="171"/>
     </row>
     <row r="79" spans="2:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B79" s="116"/>
       <c r="C79" s="117"/>
       <c r="D79" s="117"/>
       <c r="E79" s="118"/>
-      <c r="F79" s="511"/>
-[...8 lines deleted...]
-      <c r="O79" s="511"/>
+      <c r="F79" s="274"/>
+      <c r="G79" s="274"/>
+      <c r="H79" s="274"/>
+      <c r="I79" s="274"/>
+      <c r="J79" s="274"/>
+      <c r="K79" s="274"/>
+      <c r="L79" s="274"/>
+      <c r="M79" s="274"/>
+      <c r="N79" s="274"/>
+      <c r="O79" s="274"/>
       <c r="P79" s="60"/>
       <c r="Q79" s="238"/>
       <c r="R79" s="171"/>
     </row>
     <row r="80" spans="2:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B80" s="116"/>
       <c r="C80" s="117"/>
       <c r="D80" s="117"/>
       <c r="E80" s="118"/>
-      <c r="F80" s="511"/>
-[...8 lines deleted...]
-      <c r="O80" s="511"/>
+      <c r="F80" s="274"/>
+      <c r="G80" s="274"/>
+      <c r="H80" s="274"/>
+      <c r="I80" s="274"/>
+      <c r="J80" s="274"/>
+      <c r="K80" s="274"/>
+      <c r="L80" s="274"/>
+      <c r="M80" s="274"/>
+      <c r="N80" s="274"/>
+      <c r="O80" s="274"/>
       <c r="P80" s="60"/>
       <c r="Q80" s="238"/>
       <c r="R80" s="171"/>
     </row>
     <row r="81" spans="2:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B81" s="116"/>
       <c r="C81" s="117"/>
       <c r="D81" s="117"/>
       <c r="E81" s="118"/>
-      <c r="F81" s="511"/>
-[...8 lines deleted...]
-      <c r="O81" s="511"/>
+      <c r="F81" s="274"/>
+      <c r="G81" s="274"/>
+      <c r="H81" s="274"/>
+      <c r="I81" s="274"/>
+      <c r="J81" s="274"/>
+      <c r="K81" s="274"/>
+      <c r="L81" s="274"/>
+      <c r="M81" s="274"/>
+      <c r="N81" s="274"/>
+      <c r="O81" s="274"/>
       <c r="P81" s="60"/>
       <c r="Q81" s="238"/>
       <c r="R81" s="171"/>
     </row>
     <row r="82" spans="2:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B82" s="116"/>
       <c r="C82" s="117"/>
       <c r="D82" s="117"/>
       <c r="E82" s="118"/>
-      <c r="F82" s="511"/>
-[...8 lines deleted...]
-      <c r="O82" s="511"/>
+      <c r="F82" s="274"/>
+      <c r="G82" s="274"/>
+      <c r="H82" s="274"/>
+      <c r="I82" s="274"/>
+      <c r="J82" s="274"/>
+      <c r="K82" s="274"/>
+      <c r="L82" s="274"/>
+      <c r="M82" s="274"/>
+      <c r="N82" s="274"/>
+      <c r="O82" s="274"/>
       <c r="P82" s="60"/>
       <c r="Q82" s="238"/>
       <c r="R82" s="171"/>
     </row>
     <row r="83" spans="2:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B83" s="116"/>
       <c r="C83" s="117"/>
       <c r="D83" s="117"/>
       <c r="E83" s="118"/>
-      <c r="F83" s="511"/>
-[...8 lines deleted...]
-      <c r="O83" s="511"/>
+      <c r="F83" s="274"/>
+      <c r="G83" s="274"/>
+      <c r="H83" s="274"/>
+      <c r="I83" s="274"/>
+      <c r="J83" s="274"/>
+      <c r="K83" s="274"/>
+      <c r="L83" s="274"/>
+      <c r="M83" s="274"/>
+      <c r="N83" s="274"/>
+      <c r="O83" s="274"/>
       <c r="P83" s="60"/>
       <c r="Q83" s="238"/>
       <c r="R83" s="171"/>
     </row>
     <row r="84" spans="2:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B84" s="116"/>
       <c r="C84" s="117"/>
       <c r="D84" s="117"/>
       <c r="E84" s="118"/>
-      <c r="F84" s="511"/>
-[...8 lines deleted...]
-      <c r="O84" s="511"/>
+      <c r="F84" s="274"/>
+      <c r="G84" s="274"/>
+      <c r="H84" s="274"/>
+      <c r="I84" s="274"/>
+      <c r="J84" s="274"/>
+      <c r="K84" s="274"/>
+      <c r="L84" s="274"/>
+      <c r="M84" s="274"/>
+      <c r="N84" s="274"/>
+      <c r="O84" s="274"/>
       <c r="P84" s="60"/>
       <c r="Q84" s="238"/>
       <c r="R84" s="171"/>
     </row>
     <row r="85" spans="2:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B85" s="116"/>
       <c r="C85" s="117"/>
       <c r="D85" s="117"/>
       <c r="E85" s="118"/>
-      <c r="F85" s="511"/>
-[...8 lines deleted...]
-      <c r="O85" s="511"/>
+      <c r="F85" s="274"/>
+      <c r="G85" s="274"/>
+      <c r="H85" s="274"/>
+      <c r="I85" s="274"/>
+      <c r="J85" s="274"/>
+      <c r="K85" s="274"/>
+      <c r="L85" s="274"/>
+      <c r="M85" s="274"/>
+      <c r="N85" s="274"/>
+      <c r="O85" s="274"/>
       <c r="P85" s="60"/>
       <c r="Q85" s="238"/>
       <c r="R85" s="171"/>
     </row>
     <row r="86" spans="2:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B86" s="116"/>
       <c r="C86" s="117"/>
       <c r="D86" s="117"/>
       <c r="E86" s="118"/>
-      <c r="F86" s="511"/>
-[...8 lines deleted...]
-      <c r="O86" s="511"/>
+      <c r="F86" s="274"/>
+      <c r="G86" s="274"/>
+      <c r="H86" s="274"/>
+      <c r="I86" s="274"/>
+      <c r="J86" s="274"/>
+      <c r="K86" s="274"/>
+      <c r="L86" s="274"/>
+      <c r="M86" s="274"/>
+      <c r="N86" s="274"/>
+      <c r="O86" s="274"/>
       <c r="P86" s="60"/>
       <c r="Q86" s="238"/>
       <c r="R86" s="171"/>
     </row>
     <row r="87" spans="2:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B87" s="116"/>
       <c r="C87" s="117"/>
       <c r="D87" s="117"/>
       <c r="E87" s="118"/>
-      <c r="F87" s="511"/>
-[...8 lines deleted...]
-      <c r="O87" s="511"/>
+      <c r="F87" s="274"/>
+      <c r="G87" s="274"/>
+      <c r="H87" s="274"/>
+      <c r="I87" s="274"/>
+      <c r="J87" s="274"/>
+      <c r="K87" s="274"/>
+      <c r="L87" s="274"/>
+      <c r="M87" s="274"/>
+      <c r="N87" s="274"/>
+      <c r="O87" s="274"/>
       <c r="P87" s="60"/>
       <c r="Q87" s="238"/>
       <c r="R87" s="171"/>
     </row>
     <row r="88" spans="2:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B88" s="116"/>
       <c r="C88" s="117"/>
       <c r="D88" s="117"/>
       <c r="E88" s="118"/>
-      <c r="F88" s="511"/>
-[...8 lines deleted...]
-      <c r="O88" s="511"/>
+      <c r="F88" s="274"/>
+      <c r="G88" s="274"/>
+      <c r="H88" s="274"/>
+      <c r="I88" s="274"/>
+      <c r="J88" s="274"/>
+      <c r="K88" s="274"/>
+      <c r="L88" s="274"/>
+      <c r="M88" s="274"/>
+      <c r="N88" s="274"/>
+      <c r="O88" s="274"/>
       <c r="P88" s="60"/>
       <c r="Q88" s="238"/>
       <c r="R88" s="171"/>
     </row>
     <row r="89" spans="2:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B89" s="116"/>
       <c r="C89" s="117"/>
       <c r="D89" s="117"/>
       <c r="E89" s="118"/>
-      <c r="F89" s="511"/>
-[...8 lines deleted...]
-      <c r="O89" s="511"/>
+      <c r="F89" s="274"/>
+      <c r="G89" s="274"/>
+      <c r="H89" s="274"/>
+      <c r="I89" s="274"/>
+      <c r="J89" s="274"/>
+      <c r="K89" s="274"/>
+      <c r="L89" s="274"/>
+      <c r="M89" s="274"/>
+      <c r="N89" s="274"/>
+      <c r="O89" s="274"/>
       <c r="P89" s="60"/>
       <c r="Q89" s="238"/>
       <c r="R89" s="171"/>
     </row>
     <row r="90" spans="2:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B90" s="116"/>
       <c r="C90" s="117"/>
       <c r="D90" s="117"/>
       <c r="E90" s="118"/>
-      <c r="F90" s="511"/>
-[...8 lines deleted...]
-      <c r="O90" s="511"/>
+      <c r="F90" s="274"/>
+      <c r="G90" s="274"/>
+      <c r="H90" s="274"/>
+      <c r="I90" s="274"/>
+      <c r="J90" s="274"/>
+      <c r="K90" s="274"/>
+      <c r="L90" s="274"/>
+      <c r="M90" s="274"/>
+      <c r="N90" s="274"/>
+      <c r="O90" s="274"/>
       <c r="P90" s="60"/>
       <c r="Q90" s="238"/>
       <c r="R90" s="171"/>
     </row>
     <row r="91" spans="2:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B91" s="116"/>
       <c r="C91" s="117"/>
       <c r="D91" s="117"/>
       <c r="E91" s="118"/>
-      <c r="F91" s="511"/>
-[...8 lines deleted...]
-      <c r="O91" s="511"/>
+      <c r="F91" s="274"/>
+      <c r="G91" s="274"/>
+      <c r="H91" s="274"/>
+      <c r="I91" s="274"/>
+      <c r="J91" s="274"/>
+      <c r="K91" s="274"/>
+      <c r="L91" s="274"/>
+      <c r="M91" s="274"/>
+      <c r="N91" s="274"/>
+      <c r="O91" s="274"/>
       <c r="P91" s="60"/>
       <c r="Q91" s="238"/>
       <c r="R91" s="171"/>
     </row>
     <row r="92" spans="2:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B92" s="116"/>
       <c r="C92" s="117"/>
       <c r="D92" s="117"/>
       <c r="E92" s="118"/>
-      <c r="F92" s="511"/>
-[...8 lines deleted...]
-      <c r="O92" s="511"/>
+      <c r="F92" s="274"/>
+      <c r="G92" s="274"/>
+      <c r="H92" s="274"/>
+      <c r="I92" s="274"/>
+      <c r="J92" s="274"/>
+      <c r="K92" s="274"/>
+      <c r="L92" s="274"/>
+      <c r="M92" s="274"/>
+      <c r="N92" s="274"/>
+      <c r="O92" s="274"/>
       <c r="P92" s="60"/>
       <c r="Q92" s="238"/>
       <c r="R92" s="171"/>
     </row>
     <row r="93" spans="2:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B93" s="116"/>
       <c r="C93" s="117"/>
       <c r="D93" s="117"/>
       <c r="E93" s="118"/>
-      <c r="F93" s="511"/>
-[...8 lines deleted...]
-      <c r="O93" s="511"/>
+      <c r="F93" s="274"/>
+      <c r="G93" s="274"/>
+      <c r="H93" s="274"/>
+      <c r="I93" s="274"/>
+      <c r="J93" s="274"/>
+      <c r="K93" s="274"/>
+      <c r="L93" s="274"/>
+      <c r="M93" s="274"/>
+      <c r="N93" s="274"/>
+      <c r="O93" s="274"/>
       <c r="P93" s="60"/>
       <c r="Q93" s="238"/>
       <c r="R93" s="171"/>
     </row>
     <row r="94" spans="2:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B94" s="116"/>
       <c r="C94" s="117"/>
       <c r="D94" s="117"/>
       <c r="E94" s="118"/>
-      <c r="F94" s="511"/>
-[...8 lines deleted...]
-      <c r="O94" s="511"/>
+      <c r="F94" s="274"/>
+      <c r="G94" s="274"/>
+      <c r="H94" s="274"/>
+      <c r="I94" s="274"/>
+      <c r="J94" s="274"/>
+      <c r="K94" s="274"/>
+      <c r="L94" s="274"/>
+      <c r="M94" s="274"/>
+      <c r="N94" s="274"/>
+      <c r="O94" s="274"/>
       <c r="P94" s="60"/>
       <c r="Q94" s="238"/>
       <c r="R94" s="171"/>
     </row>
     <row r="95" spans="2:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B95" s="116"/>
       <c r="C95" s="117"/>
       <c r="D95" s="117"/>
       <c r="E95" s="118"/>
-      <c r="F95" s="511"/>
-[...8 lines deleted...]
-      <c r="O95" s="511"/>
+      <c r="F95" s="274"/>
+      <c r="G95" s="274"/>
+      <c r="H95" s="274"/>
+      <c r="I95" s="274"/>
+      <c r="J95" s="274"/>
+      <c r="K95" s="274"/>
+      <c r="L95" s="274"/>
+      <c r="M95" s="274"/>
+      <c r="N95" s="274"/>
+      <c r="O95" s="274"/>
       <c r="P95" s="60"/>
       <c r="Q95" s="238"/>
       <c r="R95" s="171"/>
     </row>
     <row r="96" spans="2:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B96" s="116"/>
       <c r="C96" s="117"/>
       <c r="D96" s="117"/>
       <c r="E96" s="118"/>
-      <c r="F96" s="511"/>
-[...8 lines deleted...]
-      <c r="O96" s="511"/>
+      <c r="F96" s="274"/>
+      <c r="G96" s="274"/>
+      <c r="H96" s="274"/>
+      <c r="I96" s="274"/>
+      <c r="J96" s="274"/>
+      <c r="K96" s="274"/>
+      <c r="L96" s="274"/>
+      <c r="M96" s="274"/>
+      <c r="N96" s="274"/>
+      <c r="O96" s="274"/>
       <c r="P96" s="60"/>
       <c r="Q96" s="238"/>
       <c r="R96" s="171"/>
     </row>
     <row r="97" spans="1:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B97" s="116"/>
       <c r="C97" s="117"/>
       <c r="D97" s="117"/>
       <c r="E97" s="118"/>
-      <c r="F97" s="511"/>
-[...8 lines deleted...]
-      <c r="O97" s="511"/>
+      <c r="F97" s="274"/>
+      <c r="G97" s="274"/>
+      <c r="H97" s="274"/>
+      <c r="I97" s="274"/>
+      <c r="J97" s="274"/>
+      <c r="K97" s="274"/>
+      <c r="L97" s="274"/>
+      <c r="M97" s="274"/>
+      <c r="N97" s="274"/>
+      <c r="O97" s="274"/>
       <c r="P97" s="60"/>
       <c r="Q97" s="238"/>
       <c r="R97" s="171"/>
     </row>
     <row r="98" spans="1:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B98" s="116"/>
       <c r="C98" s="117"/>
       <c r="D98" s="117"/>
       <c r="E98" s="118"/>
-      <c r="F98" s="511"/>
-[...8 lines deleted...]
-      <c r="O98" s="511"/>
+      <c r="F98" s="274"/>
+      <c r="G98" s="274"/>
+      <c r="H98" s="274"/>
+      <c r="I98" s="274"/>
+      <c r="J98" s="274"/>
+      <c r="K98" s="274"/>
+      <c r="L98" s="274"/>
+      <c r="M98" s="274"/>
+      <c r="N98" s="274"/>
+      <c r="O98" s="274"/>
       <c r="P98" s="60"/>
       <c r="Q98" s="238"/>
       <c r="R98" s="171"/>
     </row>
     <row r="99" spans="1:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B99" s="116"/>
       <c r="C99" s="117"/>
       <c r="D99" s="117"/>
       <c r="E99" s="118"/>
-      <c r="F99" s="511"/>
-[...8 lines deleted...]
-      <c r="O99" s="511"/>
+      <c r="F99" s="274"/>
+      <c r="G99" s="274"/>
+      <c r="H99" s="274"/>
+      <c r="I99" s="274"/>
+      <c r="J99" s="274"/>
+      <c r="K99" s="274"/>
+      <c r="L99" s="274"/>
+      <c r="M99" s="274"/>
+      <c r="N99" s="274"/>
+      <c r="O99" s="274"/>
       <c r="P99" s="60"/>
       <c r="Q99" s="238"/>
       <c r="R99" s="171"/>
     </row>
     <row r="100" spans="1:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B100" s="116"/>
       <c r="C100" s="117"/>
       <c r="D100" s="117"/>
       <c r="E100" s="118"/>
-      <c r="F100" s="511"/>
-[...8 lines deleted...]
-      <c r="O100" s="511"/>
+      <c r="F100" s="274"/>
+      <c r="G100" s="274"/>
+      <c r="H100" s="274"/>
+      <c r="I100" s="274"/>
+      <c r="J100" s="274"/>
+      <c r="K100" s="274"/>
+      <c r="L100" s="274"/>
+      <c r="M100" s="274"/>
+      <c r="N100" s="274"/>
+      <c r="O100" s="274"/>
       <c r="P100" s="60"/>
       <c r="Q100" s="238"/>
       <c r="R100" s="171"/>
     </row>
     <row r="101" spans="1:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B101" s="116"/>
       <c r="C101" s="117"/>
       <c r="D101" s="117"/>
       <c r="E101" s="118"/>
-      <c r="F101" s="511"/>
-[...8 lines deleted...]
-      <c r="O101" s="511"/>
+      <c r="F101" s="274"/>
+      <c r="G101" s="274"/>
+      <c r="H101" s="274"/>
+      <c r="I101" s="274"/>
+      <c r="J101" s="274"/>
+      <c r="K101" s="274"/>
+      <c r="L101" s="274"/>
+      <c r="M101" s="274"/>
+      <c r="N101" s="274"/>
+      <c r="O101" s="274"/>
       <c r="P101" s="60"/>
       <c r="Q101" s="238"/>
       <c r="R101" s="171"/>
     </row>
     <row r="102" spans="1:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B102" s="116"/>
       <c r="C102" s="117"/>
       <c r="D102" s="117"/>
       <c r="E102" s="118"/>
-      <c r="F102" s="511"/>
-[...8 lines deleted...]
-      <c r="O102" s="511"/>
+      <c r="F102" s="274"/>
+      <c r="G102" s="274"/>
+      <c r="H102" s="274"/>
+      <c r="I102" s="274"/>
+      <c r="J102" s="274"/>
+      <c r="K102" s="274"/>
+      <c r="L102" s="274"/>
+      <c r="M102" s="274"/>
+      <c r="N102" s="274"/>
+      <c r="O102" s="274"/>
       <c r="P102" s="60"/>
       <c r="Q102" s="238"/>
       <c r="R102" s="171"/>
     </row>
     <row r="103" spans="1:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B103" s="116"/>
       <c r="C103" s="117"/>
       <c r="D103" s="117"/>
       <c r="E103" s="118"/>
-      <c r="F103" s="511"/>
-[...8 lines deleted...]
-      <c r="O103" s="511"/>
+      <c r="F103" s="274"/>
+      <c r="G103" s="274"/>
+      <c r="H103" s="274"/>
+      <c r="I103" s="274"/>
+      <c r="J103" s="274"/>
+      <c r="K103" s="274"/>
+      <c r="L103" s="274"/>
+      <c r="M103" s="274"/>
+      <c r="N103" s="274"/>
+      <c r="O103" s="274"/>
       <c r="P103" s="60"/>
       <c r="Q103" s="238"/>
       <c r="R103" s="171"/>
     </row>
     <row r="104" spans="1:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="A104" s="112" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="B104" s="116"/>
       <c r="C104" s="117"/>
       <c r="D104" s="117"/>
       <c r="E104" s="118"/>
-      <c r="F104" s="511"/>
-[...8 lines deleted...]
-      <c r="O104" s="511"/>
+      <c r="F104" s="274"/>
+      <c r="G104" s="274"/>
+      <c r="H104" s="274"/>
+      <c r="I104" s="274"/>
+      <c r="J104" s="274"/>
+      <c r="K104" s="274"/>
+      <c r="L104" s="274"/>
+      <c r="M104" s="274"/>
+      <c r="N104" s="274"/>
+      <c r="O104" s="274"/>
       <c r="P104" s="60"/>
       <c r="Q104" s="238"/>
       <c r="R104" s="171"/>
     </row>
     <row r="105" spans="1:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="A105" s="112" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="B105" s="116"/>
       <c r="C105" s="117"/>
       <c r="D105" s="117"/>
       <c r="E105" s="118"/>
-      <c r="F105" s="511"/>
-[...8 lines deleted...]
-      <c r="O105" s="511"/>
+      <c r="F105" s="274"/>
+      <c r="G105" s="274"/>
+      <c r="H105" s="274"/>
+      <c r="I105" s="274"/>
+      <c r="J105" s="274"/>
+      <c r="K105" s="274"/>
+      <c r="L105" s="274"/>
+      <c r="M105" s="274"/>
+      <c r="N105" s="274"/>
+      <c r="O105" s="274"/>
       <c r="P105" s="60"/>
       <c r="Q105" s="238"/>
       <c r="R105" s="171"/>
     </row>
     <row r="106" spans="1:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="A106" s="112" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="B106" s="116"/>
       <c r="C106" s="117"/>
       <c r="D106" s="117"/>
       <c r="E106" s="118"/>
-      <c r="F106" s="511"/>
-[...8 lines deleted...]
-      <c r="O106" s="511"/>
+      <c r="F106" s="274"/>
+      <c r="G106" s="274"/>
+      <c r="H106" s="274"/>
+      <c r="I106" s="274"/>
+      <c r="J106" s="274"/>
+      <c r="K106" s="274"/>
+      <c r="L106" s="274"/>
+      <c r="M106" s="274"/>
+      <c r="N106" s="274"/>
+      <c r="O106" s="274"/>
       <c r="P106" s="60"/>
       <c r="Q106" s="238"/>
       <c r="R106" s="171"/>
     </row>
     <row r="107" spans="1:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B107" s="116"/>
       <c r="C107" s="117"/>
       <c r="D107" s="117"/>
       <c r="E107" s="118"/>
-      <c r="F107" s="511"/>
-[...8 lines deleted...]
-      <c r="O107" s="511"/>
+      <c r="F107" s="274"/>
+      <c r="G107" s="274"/>
+      <c r="H107" s="274"/>
+      <c r="I107" s="274"/>
+      <c r="J107" s="274"/>
+      <c r="K107" s="274"/>
+      <c r="L107" s="274"/>
+      <c r="M107" s="274"/>
+      <c r="N107" s="274"/>
+      <c r="O107" s="274"/>
       <c r="P107" s="60"/>
       <c r="Q107" s="238"/>
       <c r="R107" s="171"/>
     </row>
     <row r="108" spans="1:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="A108" s="112" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="B108" s="116"/>
       <c r="C108" s="117"/>
       <c r="D108" s="117"/>
       <c r="E108" s="118"/>
-      <c r="F108" s="511"/>
-[...8 lines deleted...]
-      <c r="O108" s="511"/>
+      <c r="F108" s="274"/>
+      <c r="G108" s="274"/>
+      <c r="H108" s="274"/>
+      <c r="I108" s="274"/>
+      <c r="J108" s="274"/>
+      <c r="K108" s="274"/>
+      <c r="L108" s="274"/>
+      <c r="M108" s="274"/>
+      <c r="N108" s="274"/>
+      <c r="O108" s="274"/>
       <c r="P108" s="60"/>
       <c r="Q108" s="238"/>
       <c r="R108" s="171"/>
     </row>
     <row r="109" spans="1:18" ht="20.25" x14ac:dyDescent="0.25">
       <c r="B109" s="116"/>
       <c r="C109" s="117"/>
       <c r="D109" s="117"/>
       <c r="E109" s="118"/>
-      <c r="F109" s="511"/>
-[...8 lines deleted...]
-      <c r="O109" s="511"/>
+      <c r="F109" s="274"/>
+      <c r="G109" s="274"/>
+      <c r="H109" s="274"/>
+      <c r="I109" s="274"/>
+      <c r="J109" s="274"/>
+      <c r="K109" s="274"/>
+      <c r="L109" s="274"/>
+      <c r="M109" s="274"/>
+      <c r="N109" s="274"/>
+      <c r="O109" s="274"/>
       <c r="P109" s="60"/>
       <c r="Q109" s="238"/>
       <c r="R109" s="171"/>
     </row>
     <row r="110" spans="1:18" ht="21" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B110" s="239"/>
       <c r="C110" s="240"/>
       <c r="D110" s="240"/>
       <c r="E110" s="241"/>
-      <c r="F110" s="512"/>
-[...8 lines deleted...]
-      <c r="O110" s="512"/>
+      <c r="F110" s="275"/>
+      <c r="G110" s="275"/>
+      <c r="H110" s="275"/>
+      <c r="I110" s="275"/>
+      <c r="J110" s="275"/>
+      <c r="K110" s="275"/>
+      <c r="L110" s="275"/>
+      <c r="M110" s="275"/>
+      <c r="N110" s="275"/>
+      <c r="O110" s="275"/>
       <c r="P110" s="242"/>
       <c r="Q110" s="243"/>
       <c r="R110" s="244"/>
     </row>
     <row r="111" spans="1:18" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B111" s="439"/>
-[...15 lines deleted...]
-      <c r="R111" s="460"/>
+      <c r="B111" s="460"/>
+      <c r="C111" s="462"/>
+      <c r="D111" s="462"/>
+      <c r="E111" s="462"/>
+      <c r="F111" s="462"/>
+      <c r="G111" s="462"/>
+      <c r="H111" s="462"/>
+      <c r="I111" s="479"/>
+      <c r="J111" s="480"/>
+      <c r="K111" s="480"/>
+      <c r="L111" s="480"/>
+      <c r="M111" s="480"/>
+      <c r="N111" s="480"/>
+      <c r="O111" s="480"/>
+      <c r="P111" s="480"/>
+      <c r="Q111" s="480"/>
+      <c r="R111" s="481"/>
     </row>
     <row r="112" spans="1:18" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B112" s="439"/>
+      <c r="B112" s="460"/>
       <c r="C112" s="121" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="D112" s="122" t="s">
+        <v>173</v>
+      </c>
+      <c r="E112" s="123" t="s">
+        <v>174</v>
+      </c>
+      <c r="F112" s="124" t="s">
         <v>175</v>
       </c>
-      <c r="E112" s="123" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G112" s="125" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="H112" s="172" t="s">
-        <v>191</v>
-[...10 lines deleted...]
-      <c r="R112" s="462"/>
+        <v>189</v>
+      </c>
+      <c r="I112" s="460"/>
+      <c r="J112" s="482"/>
+      <c r="K112" s="482"/>
+      <c r="L112" s="482"/>
+      <c r="M112" s="482"/>
+      <c r="N112" s="482"/>
+      <c r="O112" s="482"/>
+      <c r="P112" s="482"/>
+      <c r="Q112" s="482"/>
+      <c r="R112" s="483"/>
     </row>
     <row r="113" spans="2:18" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B113" s="439"/>
+      <c r="B113" s="460"/>
       <c r="C113" s="126" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="D113" s="127">
         <f>COUNTIFS($D$9:$D$110,"GOBERNANTE",$P$9:$P$110,"PROCESO NO IDENTIFICADO")</f>
         <v>0</v>
       </c>
       <c r="E113" s="128">
         <f>COUNTIFS($D$9:$D$110,"SUSTANTIVO",$P$9:$P$110,"PROCESO NO IDENTIFICADO")</f>
         <v>0</v>
       </c>
       <c r="F113" s="129">
         <f>COUNTIFS($D$9:$D$110,"ADJETIVO",$P$9:$P$110,"PROCESO NO IDENTIFICADO")</f>
         <v>0</v>
       </c>
       <c r="G113" s="130">
         <f>SUM(D113:F113)</f>
         <v>0</v>
       </c>
       <c r="H113" s="131" t="e">
         <f>G113/$G$120</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="I113" s="439"/>
-[...8 lines deleted...]
-      <c r="R113" s="462"/>
+      <c r="I113" s="460"/>
+      <c r="J113" s="482"/>
+      <c r="K113" s="482"/>
+      <c r="L113" s="482"/>
+      <c r="M113" s="482"/>
+      <c r="N113" s="482"/>
+      <c r="O113" s="482"/>
+      <c r="P113" s="482"/>
+      <c r="Q113" s="482"/>
+      <c r="R113" s="483"/>
     </row>
     <row r="114" spans="2:18" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B114" s="439"/>
+      <c r="B114" s="460"/>
       <c r="C114" s="132" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="D114" s="133">
         <f>COUNTIFS($D$9:$D$110,"GOBERNANTE",$P$9:$P$110,"NIVEL 0 PROCESO INCOMPLETO")</f>
         <v>0</v>
       </c>
       <c r="E114" s="134">
         <f>COUNTIFS($D$9:$D$110,"SUSTANTIVO",$P$9:$P$110,"NIVEL 0 PROCESO INCOMPLETO")</f>
         <v>0</v>
       </c>
       <c r="F114" s="135">
         <f>COUNTIFS($D$9:$D$110,"ADJETIVO",$P$9:$P$110,"NIVEL 0 PROCESO INCOMPLETO")</f>
         <v>0</v>
       </c>
       <c r="G114" s="135">
         <f t="shared" ref="G114:G119" si="0">SUM(D114:F114)</f>
         <v>0</v>
       </c>
       <c r="H114" s="136" t="e">
         <f t="shared" ref="H114:H120" si="1">G114/$G$120</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="I114" s="439"/>
-[...8 lines deleted...]
-      <c r="R114" s="462"/>
+      <c r="I114" s="460"/>
+      <c r="J114" s="482"/>
+      <c r="K114" s="482"/>
+      <c r="L114" s="482"/>
+      <c r="M114" s="482"/>
+      <c r="N114" s="482"/>
+      <c r="O114" s="482"/>
+      <c r="P114" s="482"/>
+      <c r="Q114" s="482"/>
+      <c r="R114" s="483"/>
     </row>
     <row r="115" spans="2:18" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B115" s="439"/>
+      <c r="B115" s="460"/>
       <c r="C115" s="137" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="D115" s="138">
         <f>COUNTIFS($D$9:$D$110,"GOBERNANTE",$P$9:$P$110,"NIVEL 1 PROCESO EJECUTADO")</f>
         <v>0</v>
       </c>
       <c r="E115" s="139">
         <f>COUNTIFS($D$9:$D$110,"SUSTANTIVO",$P$9:$P$110,"NIVEL 1 PROCESO EJECUTADO")</f>
         <v>0</v>
       </c>
       <c r="F115" s="140">
         <f>COUNTIFS($D$9:$D$110,"ADJETIVO",$P$9:$P$110,"NIVEL 1 PROCESO EJECUTADO")</f>
         <v>0</v>
       </c>
       <c r="G115" s="140">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H115" s="141" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="I115" s="439"/>
-[...8 lines deleted...]
-      <c r="R115" s="462"/>
+      <c r="I115" s="460"/>
+      <c r="J115" s="482"/>
+      <c r="K115" s="482"/>
+      <c r="L115" s="482"/>
+      <c r="M115" s="482"/>
+      <c r="N115" s="482"/>
+      <c r="O115" s="482"/>
+      <c r="P115" s="482"/>
+      <c r="Q115" s="482"/>
+      <c r="R115" s="483"/>
     </row>
     <row r="116" spans="2:18" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B116" s="439"/>
+      <c r="B116" s="460"/>
       <c r="C116" s="142" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="D116" s="143">
         <f>COUNTIFS($D$9:$D$110,"GOBERNANTE",$P$9:$P$110,"NIVEL 2 PROCESO GESTIONADO")</f>
         <v>0</v>
       </c>
       <c r="E116" s="144">
         <f>COUNTIFS($D$9:$D$110,"SUSTANTIVO",$P$9:$P$110,"NIVEL 2 PROCESO GESTIONADO")</f>
         <v>0</v>
       </c>
       <c r="F116" s="145">
         <f>COUNTIFS($D$9:$D$110,"ADJETIVO",$P$9:$P$110,"NIVEL 2 PROCESO GESTIONADO")</f>
         <v>0</v>
       </c>
       <c r="G116" s="145">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H116" s="146" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="I116" s="439"/>
-[...8 lines deleted...]
-      <c r="R116" s="462"/>
+      <c r="I116" s="460"/>
+      <c r="J116" s="482"/>
+      <c r="K116" s="482"/>
+      <c r="L116" s="482"/>
+      <c r="M116" s="482"/>
+      <c r="N116" s="482"/>
+      <c r="O116" s="482"/>
+      <c r="P116" s="482"/>
+      <c r="Q116" s="482"/>
+      <c r="R116" s="483"/>
     </row>
     <row r="117" spans="2:18" ht="54" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B117" s="439"/>
+      <c r="B117" s="460"/>
       <c r="C117" s="147" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="D117" s="148">
         <f>COUNTIFS($D$9:$D$110,"GOBERNANTE",$P$9:$P$110,"NIVEL 3 PROCESO ESTABLECIDO")</f>
         <v>0</v>
       </c>
       <c r="E117" s="149">
         <f>COUNTIFS($D$9:$D$110,"SUSTANTIVO",$P$9:$P$110,"NIVEL 3 PROCESO ESTABLECIDO")</f>
         <v>0</v>
       </c>
       <c r="F117" s="150">
         <f>COUNTIFS($D$9:$D$110,"ADJETIVO",$P$9:$P$110,"NIVEL 3 PROCESO ESTABLECIDO")</f>
         <v>0</v>
       </c>
       <c r="G117" s="150">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H117" s="151" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="I117" s="439"/>
-[...8 lines deleted...]
-      <c r="R117" s="462"/>
+      <c r="I117" s="460"/>
+      <c r="J117" s="482"/>
+      <c r="K117" s="482"/>
+      <c r="L117" s="482"/>
+      <c r="M117" s="482"/>
+      <c r="N117" s="482"/>
+      <c r="O117" s="482"/>
+      <c r="P117" s="482"/>
+      <c r="Q117" s="482"/>
+      <c r="R117" s="483"/>
     </row>
     <row r="118" spans="2:18" ht="59.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B118" s="439"/>
+      <c r="B118" s="460"/>
       <c r="C118" s="152" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="D118" s="153">
         <f>COUNTIFS($D$9:$D$110,"GOBERNANTE",$P$9:$P$110,"NIVEL 4 PROCESO PREDECIBLE")</f>
         <v>0</v>
       </c>
       <c r="E118" s="154">
         <f>COUNTIFS($D$9:$D$110,"SUSTANTIVO",$P$9:$P$110,"NIVEL 4 PROCESO PREDECIBLE")</f>
         <v>0</v>
       </c>
       <c r="F118" s="155">
         <f>COUNTIFS($D$9:$D$110,"ADJETIVO",$P$9:$P$110,"NIVEL 4 PROCESO PREDECIBLE")</f>
         <v>0</v>
       </c>
       <c r="G118" s="155">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H118" s="156" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="I118" s="439"/>
-[...8 lines deleted...]
-      <c r="R118" s="462"/>
+      <c r="I118" s="460"/>
+      <c r="J118" s="482"/>
+      <c r="K118" s="482"/>
+      <c r="L118" s="482"/>
+      <c r="M118" s="482"/>
+      <c r="N118" s="482"/>
+      <c r="O118" s="482"/>
+      <c r="P118" s="482"/>
+      <c r="Q118" s="482"/>
+      <c r="R118" s="483"/>
     </row>
     <row r="119" spans="2:18" ht="54" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B119" s="439"/>
+      <c r="B119" s="460"/>
       <c r="C119" s="157" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="D119" s="158">
         <f>COUNTIFS($D$9:$D$110,"GOBERNANTE",$P$9:$P$110,"NIVEL 5 PROCESO INNOVADOR")</f>
         <v>0</v>
       </c>
       <c r="E119" s="159">
         <f>COUNTIFS($D$9:$D$110,"SUSTANTIVO",$P$9:$P$110,"NIVEL 5 PROCESO INNOVADOR")</f>
         <v>0</v>
       </c>
       <c r="F119" s="160">
         <f>COUNTIFS($D$9:$D$110,"ADJETIVO",$P$9:$P$110,"NIVEL 5 PROCESO INNOVADOR")</f>
         <v>0</v>
       </c>
       <c r="G119" s="160">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="H119" s="161" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="I119" s="439"/>
-[...8 lines deleted...]
-      <c r="R119" s="462"/>
+      <c r="I119" s="460"/>
+      <c r="J119" s="482"/>
+      <c r="K119" s="482"/>
+      <c r="L119" s="482"/>
+      <c r="M119" s="482"/>
+      <c r="N119" s="482"/>
+      <c r="O119" s="482"/>
+      <c r="P119" s="482"/>
+      <c r="Q119" s="482"/>
+      <c r="R119" s="483"/>
     </row>
     <row r="120" spans="2:18" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B120" s="439"/>
+      <c r="B120" s="460"/>
       <c r="C120" s="162" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="D120" s="163">
         <f>SUM(D113:D119)</f>
         <v>0</v>
       </c>
       <c r="E120" s="163">
         <f t="shared" ref="E120" si="2">SUM(E113:E119)</f>
         <v>0</v>
       </c>
       <c r="F120" s="164">
         <f>SUM(F113:F119)</f>
         <v>0</v>
       </c>
       <c r="G120" s="165">
         <f>SUM(G113:G119)</f>
         <v>0</v>
       </c>
       <c r="H120" s="166" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
-      <c r="I120" s="439"/>
-[...8 lines deleted...]
-      <c r="R120" s="462"/>
+      <c r="I120" s="460"/>
+      <c r="J120" s="482"/>
+      <c r="K120" s="482"/>
+      <c r="L120" s="482"/>
+      <c r="M120" s="482"/>
+      <c r="N120" s="482"/>
+      <c r="O120" s="482"/>
+      <c r="P120" s="482"/>
+      <c r="Q120" s="482"/>
+      <c r="R120" s="483"/>
     </row>
     <row r="121" spans="2:18" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B121" s="439"/>
+      <c r="B121" s="460"/>
       <c r="C121" s="260"/>
       <c r="D121" s="260"/>
       <c r="E121" s="260"/>
       <c r="F121" s="260"/>
       <c r="G121" s="260"/>
       <c r="H121" s="260"/>
-      <c r="I121" s="439"/>
-[...8 lines deleted...]
-      <c r="R121" s="462"/>
+      <c r="I121" s="460"/>
+      <c r="J121" s="482"/>
+      <c r="K121" s="482"/>
+      <c r="L121" s="482"/>
+      <c r="M121" s="482"/>
+      <c r="N121" s="482"/>
+      <c r="O121" s="482"/>
+      <c r="P121" s="482"/>
+      <c r="Q121" s="482"/>
+      <c r="R121" s="483"/>
     </row>
     <row r="122" spans="2:18" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B122" s="439"/>
+      <c r="B122" s="460"/>
       <c r="C122" s="261"/>
       <c r="D122" s="261"/>
       <c r="E122" s="261"/>
       <c r="F122" s="261"/>
       <c r="G122" s="261"/>
       <c r="H122" s="261"/>
-      <c r="I122" s="439"/>
-[...8 lines deleted...]
-      <c r="R122" s="462"/>
+      <c r="I122" s="460"/>
+      <c r="J122" s="482"/>
+      <c r="K122" s="482"/>
+      <c r="L122" s="482"/>
+      <c r="M122" s="482"/>
+      <c r="N122" s="482"/>
+      <c r="O122" s="482"/>
+      <c r="P122" s="482"/>
+      <c r="Q122" s="482"/>
+      <c r="R122" s="483"/>
     </row>
     <row r="123" spans="2:18" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B123" s="439"/>
+      <c r="B123" s="460"/>
       <c r="C123" s="261"/>
       <c r="D123" s="261"/>
       <c r="E123" s="261"/>
       <c r="F123" s="261"/>
       <c r="G123" s="261"/>
       <c r="H123" s="261"/>
-      <c r="I123" s="439"/>
-[...8 lines deleted...]
-      <c r="R123" s="462"/>
+      <c r="I123" s="460"/>
+      <c r="J123" s="482"/>
+      <c r="K123" s="482"/>
+      <c r="L123" s="482"/>
+      <c r="M123" s="482"/>
+      <c r="N123" s="482"/>
+      <c r="O123" s="482"/>
+      <c r="P123" s="482"/>
+      <c r="Q123" s="482"/>
+      <c r="R123" s="483"/>
     </row>
     <row r="124" spans="2:18" ht="45.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B124" s="439"/>
+      <c r="B124" s="460"/>
       <c r="C124" s="167" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="D124" s="168" t="s">
+        <v>173</v>
+      </c>
+      <c r="E124" s="169" t="s">
+        <v>174</v>
+      </c>
+      <c r="F124" s="170" t="s">
         <v>175</v>
       </c>
-      <c r="E124" s="169" t="s">
-[...18 lines deleted...]
-      <c r="R124" s="462"/>
+      <c r="G124" s="467" t="s">
+        <v>242</v>
+      </c>
+      <c r="H124" s="468"/>
+      <c r="I124" s="460"/>
+      <c r="J124" s="482"/>
+      <c r="K124" s="482"/>
+      <c r="L124" s="482"/>
+      <c r="M124" s="482"/>
+      <c r="N124" s="482"/>
+      <c r="O124" s="482"/>
+      <c r="P124" s="482"/>
+      <c r="Q124" s="482"/>
+      <c r="R124" s="483"/>
     </row>
     <row r="125" spans="2:18" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B125" s="439"/>
-[...3 lines deleted...]
-      <c r="D125" s="425" t="e">
+      <c r="B125" s="460"/>
+      <c r="C125" s="463" t="s">
+        <v>260</v>
+      </c>
+      <c r="D125" s="465" t="e">
         <f>AVERAGEIFS($Q$9:$Q$110,$D$9:$D$110,"GOBERNANTE")</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="E125" s="425" t="e">
+      <c r="E125" s="465" t="e">
         <f>AVERAGEIFS($Q$9:$Q$110,$D$9:$D$110,"SUSTANTIVO")</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="F125" s="425" t="e">
+      <c r="F125" s="465" t="e">
         <f>AVERAGEIFS($Q$9:$Q$110,$D$9:$D$110,"ADJETIVO")</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="G125" s="427" t="e">
+      <c r="G125" s="469" t="e">
         <f>($D$125*1+$E$125*2+$F$125*1)/4</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="H125" s="428"/>
-[...9 lines deleted...]
-      <c r="R125" s="462"/>
+      <c r="H125" s="470"/>
+      <c r="I125" s="460"/>
+      <c r="J125" s="482"/>
+      <c r="K125" s="482"/>
+      <c r="L125" s="482"/>
+      <c r="M125" s="482"/>
+      <c r="N125" s="482"/>
+      <c r="O125" s="482"/>
+      <c r="P125" s="482"/>
+      <c r="Q125" s="482"/>
+      <c r="R125" s="483"/>
     </row>
     <row r="126" spans="2:18" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B126" s="439"/>
-[...15 lines deleted...]
-      <c r="R126" s="462"/>
+      <c r="B126" s="460"/>
+      <c r="C126" s="464"/>
+      <c r="D126" s="466"/>
+      <c r="E126" s="466"/>
+      <c r="F126" s="466"/>
+      <c r="G126" s="471"/>
+      <c r="H126" s="472"/>
+      <c r="I126" s="460"/>
+      <c r="J126" s="482"/>
+      <c r="K126" s="482"/>
+      <c r="L126" s="482"/>
+      <c r="M126" s="482"/>
+      <c r="N126" s="482"/>
+      <c r="O126" s="482"/>
+      <c r="P126" s="482"/>
+      <c r="Q126" s="482"/>
+      <c r="R126" s="483"/>
     </row>
     <row r="127" spans="2:18" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B127" s="439"/>
-[...3 lines deleted...]
-      <c r="D127" s="425" t="e">
+      <c r="B127" s="460"/>
+      <c r="C127" s="485" t="s">
+        <v>261</v>
+      </c>
+      <c r="D127" s="465" t="e">
         <f>AVERAGEIFS($R$9:$R$110,$D$9:$D$110,"GOBERNANTE")</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="E127" s="425" t="e">
+      <c r="E127" s="465" t="e">
         <f>AVERAGEIFS($R$9:$R$110,$D$9:$D$110,"SUSTANTIVO")</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="F127" s="425" t="e">
+      <c r="F127" s="465" t="e">
         <f>AVERAGEIFS($R$9:$R$110,$D$9:$D$110,"ADJETIVO")</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="G127" s="427" t="e">
+      <c r="G127" s="469" t="e">
         <f>($D$127*1+$E$127*2+$F$127*1)/4</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="H127" s="428"/>
-[...9 lines deleted...]
-      <c r="R127" s="462"/>
+      <c r="H127" s="470"/>
+      <c r="I127" s="460"/>
+      <c r="J127" s="482"/>
+      <c r="K127" s="482"/>
+      <c r="L127" s="482"/>
+      <c r="M127" s="482"/>
+      <c r="N127" s="482"/>
+      <c r="O127" s="482"/>
+      <c r="P127" s="482"/>
+      <c r="Q127" s="482"/>
+      <c r="R127" s="483"/>
     </row>
     <row r="128" spans="2:18" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B128" s="439"/>
-[...15 lines deleted...]
-      <c r="R128" s="462"/>
+      <c r="B128" s="460"/>
+      <c r="C128" s="486"/>
+      <c r="D128" s="466"/>
+      <c r="E128" s="466"/>
+      <c r="F128" s="466"/>
+      <c r="G128" s="471"/>
+      <c r="H128" s="472"/>
+      <c r="I128" s="460"/>
+      <c r="J128" s="482"/>
+      <c r="K128" s="482"/>
+      <c r="L128" s="482"/>
+      <c r="M128" s="482"/>
+      <c r="N128" s="482"/>
+      <c r="O128" s="482"/>
+      <c r="P128" s="482"/>
+      <c r="Q128" s="482"/>
+      <c r="R128" s="483"/>
     </row>
     <row r="129" spans="2:18" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B129" s="439"/>
+      <c r="B129" s="460"/>
       <c r="C129" s="119"/>
       <c r="D129" s="119"/>
       <c r="E129" s="119"/>
       <c r="F129" s="119"/>
       <c r="G129" s="119"/>
       <c r="H129" s="119"/>
-      <c r="I129" s="439"/>
-[...8 lines deleted...]
-      <c r="R129" s="462"/>
+      <c r="I129" s="460"/>
+      <c r="J129" s="482"/>
+      <c r="K129" s="482"/>
+      <c r="L129" s="482"/>
+      <c r="M129" s="482"/>
+      <c r="N129" s="482"/>
+      <c r="O129" s="482"/>
+      <c r="P129" s="482"/>
+      <c r="Q129" s="482"/>
+      <c r="R129" s="483"/>
     </row>
     <row r="130" spans="2:18" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B130" s="439"/>
+      <c r="B130" s="460"/>
       <c r="C130" s="119"/>
       <c r="D130" s="119"/>
       <c r="E130" s="119"/>
       <c r="F130" s="119"/>
       <c r="G130" s="119"/>
       <c r="H130" s="119"/>
-      <c r="I130" s="439"/>
-[...8 lines deleted...]
-      <c r="R130" s="462"/>
+      <c r="I130" s="460"/>
+      <c r="J130" s="482"/>
+      <c r="K130" s="482"/>
+      <c r="L130" s="482"/>
+      <c r="M130" s="482"/>
+      <c r="N130" s="482"/>
+      <c r="O130" s="482"/>
+      <c r="P130" s="482"/>
+      <c r="Q130" s="482"/>
+      <c r="R130" s="483"/>
     </row>
     <row r="131" spans="2:18" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B131" s="439"/>
+      <c r="B131" s="460"/>
       <c r="C131" s="119"/>
       <c r="D131" s="119"/>
       <c r="E131" s="119"/>
       <c r="F131" s="119"/>
       <c r="G131" s="119"/>
       <c r="H131" s="119"/>
-      <c r="I131" s="439"/>
-[...8 lines deleted...]
-      <c r="R131" s="462"/>
+      <c r="I131" s="460"/>
+      <c r="J131" s="482"/>
+      <c r="K131" s="482"/>
+      <c r="L131" s="482"/>
+      <c r="M131" s="482"/>
+      <c r="N131" s="482"/>
+      <c r="O131" s="482"/>
+      <c r="P131" s="482"/>
+      <c r="Q131" s="482"/>
+      <c r="R131" s="483"/>
     </row>
     <row r="132" spans="2:18" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B132" s="439"/>
+      <c r="B132" s="460"/>
       <c r="C132" s="119"/>
       <c r="D132" s="119"/>
       <c r="E132" s="119"/>
       <c r="F132" s="119"/>
       <c r="G132" s="119"/>
       <c r="H132" s="119"/>
-      <c r="I132" s="439"/>
-[...8 lines deleted...]
-      <c r="R132" s="462"/>
+      <c r="I132" s="460"/>
+      <c r="J132" s="482"/>
+      <c r="K132" s="482"/>
+      <c r="L132" s="482"/>
+      <c r="M132" s="482"/>
+      <c r="N132" s="482"/>
+      <c r="O132" s="482"/>
+      <c r="P132" s="482"/>
+      <c r="Q132" s="482"/>
+      <c r="R132" s="483"/>
     </row>
     <row r="133" spans="2:18" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B133" s="439"/>
+      <c r="B133" s="460"/>
       <c r="C133" s="119"/>
       <c r="D133" s="119"/>
       <c r="E133" s="119"/>
       <c r="F133" s="119"/>
       <c r="G133" s="119"/>
       <c r="H133" s="119"/>
-      <c r="I133" s="439"/>
-[...8 lines deleted...]
-      <c r="R133" s="462"/>
+      <c r="I133" s="460"/>
+      <c r="J133" s="482"/>
+      <c r="K133" s="482"/>
+      <c r="L133" s="482"/>
+      <c r="M133" s="482"/>
+      <c r="N133" s="482"/>
+      <c r="O133" s="482"/>
+      <c r="P133" s="482"/>
+      <c r="Q133" s="482"/>
+      <c r="R133" s="483"/>
     </row>
     <row r="134" spans="2:18" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B134" s="439"/>
+      <c r="B134" s="460"/>
       <c r="C134" s="119"/>
       <c r="D134" s="119"/>
       <c r="E134" s="119"/>
       <c r="F134" s="119"/>
       <c r="G134" s="119"/>
       <c r="H134" s="119"/>
-      <c r="I134" s="439"/>
-[...8 lines deleted...]
-      <c r="R134" s="462"/>
+      <c r="I134" s="460"/>
+      <c r="J134" s="482"/>
+      <c r="K134" s="482"/>
+      <c r="L134" s="482"/>
+      <c r="M134" s="482"/>
+      <c r="N134" s="482"/>
+      <c r="O134" s="482"/>
+      <c r="P134" s="482"/>
+      <c r="Q134" s="482"/>
+      <c r="R134" s="483"/>
     </row>
     <row r="135" spans="2:18" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B135" s="439"/>
+      <c r="B135" s="460"/>
       <c r="C135" s="119"/>
       <c r="D135" s="119"/>
       <c r="E135" s="119"/>
       <c r="F135" s="119"/>
       <c r="G135" s="119"/>
       <c r="H135" s="119"/>
-      <c r="I135" s="439"/>
-[...8 lines deleted...]
-      <c r="R135" s="462"/>
+      <c r="I135" s="460"/>
+      <c r="J135" s="482"/>
+      <c r="K135" s="482"/>
+      <c r="L135" s="482"/>
+      <c r="M135" s="482"/>
+      <c r="N135" s="482"/>
+      <c r="O135" s="482"/>
+      <c r="P135" s="482"/>
+      <c r="Q135" s="482"/>
+      <c r="R135" s="483"/>
     </row>
     <row r="136" spans="2:18" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B136" s="440"/>
+      <c r="B136" s="461"/>
       <c r="C136" s="120"/>
       <c r="D136" s="120"/>
       <c r="E136" s="120"/>
       <c r="F136" s="120"/>
       <c r="G136" s="120"/>
       <c r="H136" s="120"/>
-      <c r="I136" s="440"/>
-[...8 lines deleted...]
-      <c r="R136" s="463"/>
+      <c r="I136" s="461"/>
+      <c r="J136" s="462"/>
+      <c r="K136" s="462"/>
+      <c r="L136" s="462"/>
+      <c r="M136" s="462"/>
+      <c r="N136" s="462"/>
+      <c r="O136" s="462"/>
+      <c r="P136" s="462"/>
+      <c r="Q136" s="462"/>
+      <c r="R136" s="484"/>
     </row>
     <row r="137" spans="2:18" x14ac:dyDescent="0.25">
       <c r="P137" s="113"/>
     </row>
     <row r="139" spans="2:18" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="140" spans="2:18" ht="99.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B140" s="30" t="s">
+        <v>110</v>
+      </c>
+      <c r="C140" s="338"/>
+      <c r="D140" s="338"/>
+      <c r="E140" s="338"/>
+      <c r="F140" s="338"/>
+      <c r="G140" s="339"/>
+      <c r="H140" s="30" t="s">
+        <v>110</v>
+      </c>
+      <c r="I140" s="452"/>
+      <c r="J140" s="452"/>
+      <c r="K140" s="452"/>
+      <c r="L140" s="452"/>
+      <c r="M140" s="453"/>
+      <c r="N140" s="30" t="s">
         <v>111</v>
       </c>
-      <c r="C140" s="358"/>
-[...18 lines deleted...]
-      <c r="R140" s="432"/>
+      <c r="O140" s="452"/>
+      <c r="P140" s="452"/>
+      <c r="Q140" s="452"/>
+      <c r="R140" s="453"/>
     </row>
     <row r="141" spans="2:18" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B141" s="31" t="s">
-        <v>113</v>
-[...5 lines deleted...]
-      <c r="G141" s="361"/>
+        <v>112</v>
+      </c>
+      <c r="C141" s="340"/>
+      <c r="D141" s="340"/>
+      <c r="E141" s="340"/>
+      <c r="F141" s="340"/>
+      <c r="G141" s="341"/>
       <c r="H141" s="31" t="s">
-        <v>113</v>
-[...5 lines deleted...]
-      <c r="M141" s="361"/>
+        <v>112</v>
+      </c>
+      <c r="I141" s="340"/>
+      <c r="J141" s="340"/>
+      <c r="K141" s="340"/>
+      <c r="L141" s="340"/>
+      <c r="M141" s="341"/>
       <c r="N141" s="31" t="s">
-        <v>113</v>
-[...4 lines deleted...]
-      <c r="R141" s="361"/>
+        <v>112</v>
+      </c>
+      <c r="O141" s="340"/>
+      <c r="P141" s="340"/>
+      <c r="Q141" s="340"/>
+      <c r="R141" s="341"/>
     </row>
     <row r="142" spans="2:18" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B142" s="32" t="s">
+        <v>113</v>
+      </c>
+      <c r="C142" s="322"/>
+      <c r="D142" s="322"/>
+      <c r="E142" s="322"/>
+      <c r="F142" s="322"/>
+      <c r="G142" s="323"/>
+      <c r="H142" s="31" t="s">
+        <v>113</v>
+      </c>
+      <c r="I142" s="331" t="s">
         <v>114</v>
       </c>
-      <c r="C142" s="368"/>
-[...7 lines deleted...]
-      <c r="I142" s="377" t="s">
+      <c r="J142" s="331"/>
+      <c r="K142" s="331"/>
+      <c r="L142" s="331"/>
+      <c r="M142" s="332"/>
+      <c r="N142" s="33" t="s">
+        <v>113</v>
+      </c>
+      <c r="O142" s="331" t="s">
+        <v>181</v>
+      </c>
+      <c r="P142" s="331"/>
+      <c r="Q142" s="331"/>
+      <c r="R142" s="332"/>
+    </row>
+    <row r="143" spans="2:18" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B143" s="324" t="s">
         <v>115</v>
       </c>
-      <c r="J142" s="377"/>
-[...14 lines deleted...]
-      <c r="B143" s="370" t="s">
+      <c r="C143" s="325"/>
+      <c r="D143" s="325"/>
+      <c r="E143" s="325"/>
+      <c r="F143" s="325"/>
+      <c r="G143" s="326"/>
+      <c r="H143" s="327" t="s">
         <v>116</v>
       </c>
-      <c r="C143" s="371"/>
-[...4 lines deleted...]
-      <c r="H143" s="373" t="s">
+      <c r="I143" s="328"/>
+      <c r="J143" s="328"/>
+      <c r="K143" s="328"/>
+      <c r="L143" s="328"/>
+      <c r="M143" s="329"/>
+      <c r="N143" s="327" t="s">
         <v>117</v>
       </c>
-      <c r="I143" s="374"/>
-[...10 lines deleted...]
-      <c r="R143" s="375"/>
+      <c r="O143" s="328"/>
+      <c r="P143" s="328"/>
+      <c r="Q143" s="328"/>
+      <c r="R143" s="329"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="von52ST4e4F8miFEscwxDWGY2xKR9QfsoJ1XGH3gM5ayMFwX/PCITNBpxA1/9kZW2LX99fhn4uVtnuhIRnPqnA==" saltValue="9jpq1Jvt45mfNjloXzTgLQ==" spinCount="100000" sheet="1" formatColumns="0" formatRows="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="za4S/AnCutc6nYKwsf2LvlZZS6PPbKDIRnO8LjB5wOmjaVBkKQRMzGUI3avMuzK5OLZXfDVL+ZVAlrSYhLIe2Q==" saltValue="jlHQU7boXl1ZdbjwSt5blQ==" spinCount="100000" sheet="1" formatColumns="0" formatRows="0"/>
   <mergeCells count="29">
+    <mergeCell ref="H143:M143"/>
+    <mergeCell ref="I142:M142"/>
+    <mergeCell ref="I141:M141"/>
+    <mergeCell ref="I140:M140"/>
+    <mergeCell ref="B143:G143"/>
+    <mergeCell ref="C140:G140"/>
+    <mergeCell ref="C141:G141"/>
+    <mergeCell ref="C142:G142"/>
+    <mergeCell ref="C127:C128"/>
+    <mergeCell ref="D127:D128"/>
+    <mergeCell ref="E127:E128"/>
+    <mergeCell ref="F127:F128"/>
+    <mergeCell ref="G127:H128"/>
     <mergeCell ref="N143:R143"/>
     <mergeCell ref="O142:R142"/>
     <mergeCell ref="O141:R141"/>
     <mergeCell ref="O140:R140"/>
     <mergeCell ref="B2:E5"/>
     <mergeCell ref="B111:B136"/>
     <mergeCell ref="C111:H111"/>
     <mergeCell ref="C125:C126"/>
     <mergeCell ref="D125:D126"/>
     <mergeCell ref="E125:E126"/>
     <mergeCell ref="F125:F126"/>
     <mergeCell ref="G124:H124"/>
     <mergeCell ref="G125:H126"/>
     <mergeCell ref="B7:R7"/>
     <mergeCell ref="F2:P5"/>
     <mergeCell ref="I111:R136"/>
-    <mergeCell ref="C127:C128"/>
-[...11 lines deleted...]
-    <mergeCell ref="C142:G142"/>
   </mergeCells>
   <conditionalFormatting sqref="D125:D126">
     <cfRule type="cellIs" dxfId="31" priority="33" operator="between">
       <formula>0.86</formula>
       <formula>1</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="30" priority="34" operator="between">
       <formula>0.51</formula>
       <formula>0.8599</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="29" priority="35" operator="between">
       <formula>0.16</formula>
       <formula>0.509</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="28" priority="36" operator="between">
       <formula>0</formula>
       <formula>0.1599</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E125:E126">
     <cfRule type="cellIs" dxfId="27" priority="29" operator="between">
       <formula>0.86</formula>
       <formula>1</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="26" priority="30" operator="between">
@@ -14678,917 +14656,917 @@
     </cfRule>
     <cfRule type="cellIs" dxfId="8" priority="16" operator="between">
       <formula>0</formula>
       <formula>0.1599</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F127:F128">
     <cfRule type="cellIs" dxfId="7" priority="9" operator="between">
       <formula>0.86</formula>
       <formula>1</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="6" priority="10" operator="between">
       <formula>0.51</formula>
       <formula>0.8599</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="5" priority="11" operator="between">
       <formula>0.16</formula>
       <formula>0.5099</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="4" priority="12" operator="between">
       <formula>0</formula>
       <formula>0.1599</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G127">
-    <cfRule type="cellIs" dxfId="0" priority="1" operator="between">
+    <cfRule type="cellIs" dxfId="3" priority="1" operator="between">
       <formula>0.86</formula>
       <formula>1</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="1" priority="2" operator="between">
+    <cfRule type="cellIs" dxfId="2" priority="2" operator="between">
       <formula>0.51</formula>
       <formula>0.8599</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="2" priority="3" operator="between">
+    <cfRule type="cellIs" dxfId="1" priority="3" operator="between">
       <formula>0.16</formula>
       <formula>0.5099</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="3" priority="4" operator="between">
+    <cfRule type="cellIs" dxfId="0" priority="4" operator="between">
       <formula>0</formula>
       <formula>0.1599</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="P9:P110" xr:uid="{7EB25FBC-640F-4AEA-967B-64DA694DA1DE}">
       <formula1>$A$7:$A$14</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D9:D110" xr:uid="{15617057-3B88-41DB-88F8-D911B2CD13AC}">
       <formula1>$A$16:$A$18</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{35E0172E-B92C-4954-AF5B-07E247964FE7}">
   <dimension ref="A1:I72"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
       <selection activeCell="E13" sqref="E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.5703125" style="9" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="9" customWidth="1"/>
     <col min="3" max="3" width="19.28515625" style="9" customWidth="1"/>
     <col min="4" max="4" width="19.85546875" style="9" customWidth="1"/>
     <col min="5" max="5" width="20.85546875" style="9" customWidth="1"/>
     <col min="6" max="6" width="18.28515625" style="9" customWidth="1"/>
     <col min="7" max="7" width="13.85546875" style="9" customWidth="1"/>
     <col min="8" max="8" width="17.140625" style="9" customWidth="1"/>
     <col min="9" max="9" width="20.42578125" style="9" customWidth="1"/>
     <col min="10" max="16384" width="11.42578125" style="9"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="464" t="s">
+      <c r="B2" s="495" t="s">
         <v>75</v>
       </c>
-      <c r="C2" s="465"/>
-[...5 lines deleted...]
-      <c r="G2" s="472"/>
+      <c r="C2" s="496"/>
+      <c r="D2" s="501" t="s">
+        <v>245</v>
+      </c>
+      <c r="E2" s="502"/>
+      <c r="F2" s="502"/>
+      <c r="G2" s="503"/>
       <c r="H2" s="1" t="s">
         <v>19</v>
       </c>
       <c r="I2" s="2" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
     </row>
     <row r="3" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B3" s="466"/>
-[...4 lines deleted...]
-      <c r="G3" s="475"/>
+      <c r="B3" s="497"/>
+      <c r="C3" s="498"/>
+      <c r="D3" s="504"/>
+      <c r="E3" s="505"/>
+      <c r="F3" s="505"/>
+      <c r="G3" s="506"/>
       <c r="H3" s="3" t="s">
         <v>76</v>
       </c>
       <c r="I3" s="4" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="4" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B4" s="466"/>
-[...4 lines deleted...]
-      <c r="G4" s="475"/>
+      <c r="B4" s="497"/>
+      <c r="C4" s="498"/>
+      <c r="D4" s="504"/>
+      <c r="E4" s="505"/>
+      <c r="F4" s="505"/>
+      <c r="G4" s="506"/>
       <c r="H4" s="3" t="s">
         <v>78</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B5" s="468"/>
-[...4 lines deleted...]
-      <c r="G5" s="478"/>
+      <c r="B5" s="499"/>
+      <c r="C5" s="500"/>
+      <c r="D5" s="507"/>
+      <c r="E5" s="508"/>
+      <c r="F5" s="508"/>
+      <c r="G5" s="509"/>
       <c r="H5" s="6" t="s">
         <v>80</v>
       </c>
       <c r="I5" s="7" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="6" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="7" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="8" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="43"/>
       <c r="B8" s="34"/>
       <c r="C8" s="34"/>
-      <c r="D8" s="480" t="s">
-[...4 lines deleted...]
-      <c r="G8" s="480"/>
+      <c r="D8" s="511" t="s">
+        <v>196</v>
+      </c>
+      <c r="E8" s="511"/>
+      <c r="F8" s="511"/>
+      <c r="G8" s="511"/>
       <c r="H8" s="34"/>
       <c r="I8" s="35"/>
     </row>
     <row r="9" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="39"/>
       <c r="C9" s="37"/>
-      <c r="D9" s="481" t="s">
-[...4 lines deleted...]
-      <c r="G9" s="481"/>
+      <c r="D9" s="512" t="s">
+        <v>197</v>
+      </c>
+      <c r="E9" s="512"/>
+      <c r="F9" s="512"/>
+      <c r="G9" s="512"/>
       <c r="H9" s="37"/>
       <c r="I9" s="38"/>
     </row>
     <row r="10" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="39"/>
       <c r="C10" s="37"/>
-      <c r="D10" s="481" t="s">
-[...4 lines deleted...]
-      <c r="G10" s="481"/>
+      <c r="D10" s="512" t="s">
+        <v>198</v>
+      </c>
+      <c r="E10" s="512"/>
+      <c r="F10" s="512"/>
+      <c r="G10" s="512"/>
       <c r="H10" s="37"/>
       <c r="I10" s="38"/>
     </row>
     <row r="11" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="39"/>
       <c r="C11" s="37"/>
       <c r="D11" s="37"/>
       <c r="E11" s="37"/>
       <c r="F11" s="37"/>
       <c r="G11" s="37"/>
       <c r="H11" s="37"/>
       <c r="I11" s="38"/>
     </row>
     <row r="12" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B12" s="482" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="483"/>
+      <c r="B12" s="513" t="s">
+        <v>199</v>
+      </c>
+      <c r="C12" s="487"/>
       <c r="D12" s="37"/>
       <c r="E12" s="37"/>
       <c r="F12" s="37"/>
       <c r="G12" s="37"/>
       <c r="H12" s="37"/>
       <c r="I12" s="38"/>
     </row>
     <row r="13" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="39"/>
       <c r="C13" s="40"/>
       <c r="D13" s="37"/>
       <c r="E13" s="37"/>
       <c r="F13" s="37"/>
       <c r="G13" s="37"/>
       <c r="H13" s="37"/>
       <c r="I13" s="38"/>
     </row>
     <row r="14" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="36"/>
       <c r="C14" s="37"/>
       <c r="D14" s="37"/>
       <c r="E14" s="37"/>
       <c r="F14" s="37"/>
       <c r="G14" s="37"/>
       <c r="H14" s="37"/>
       <c r="I14" s="38"/>
     </row>
     <row r="15" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="39"/>
-      <c r="C15" s="484" t="s">
-[...2 lines deleted...]
-      <c r="D15" s="484"/>
+      <c r="C15" s="492" t="s">
+        <v>201</v>
+      </c>
+      <c r="D15" s="492"/>
       <c r="E15" s="37"/>
       <c r="F15" s="37"/>
       <c r="G15" s="37"/>
       <c r="H15" s="37"/>
       <c r="I15" s="38"/>
     </row>
     <row r="16" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="36"/>
-      <c r="C16" s="479" t="s">
-[...6 lines deleted...]
-      <c r="H16" s="479"/>
+      <c r="C16" s="510" t="s">
+        <v>204</v>
+      </c>
+      <c r="D16" s="510"/>
+      <c r="E16" s="510"/>
+      <c r="F16" s="510"/>
+      <c r="G16" s="510"/>
+      <c r="H16" s="510"/>
       <c r="I16" s="38"/>
     </row>
     <row r="17" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B17" s="36"/>
-      <c r="C17" s="479"/>
-[...4 lines deleted...]
-      <c r="H17" s="479"/>
+      <c r="C17" s="510"/>
+      <c r="D17" s="510"/>
+      <c r="E17" s="510"/>
+      <c r="F17" s="510"/>
+      <c r="G17" s="510"/>
+      <c r="H17" s="510"/>
       <c r="I17" s="38"/>
     </row>
     <row r="18" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B18" s="36"/>
       <c r="C18" s="37"/>
       <c r="D18" s="37"/>
       <c r="E18" s="37"/>
       <c r="F18" s="37"/>
       <c r="G18" s="37"/>
       <c r="H18" s="37"/>
       <c r="I18" s="38"/>
     </row>
     <row r="19" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="39"/>
-      <c r="C19" s="484" t="s">
-[...2 lines deleted...]
-      <c r="D19" s="484"/>
+      <c r="C19" s="492" t="s">
+        <v>200</v>
+      </c>
+      <c r="D19" s="492"/>
       <c r="E19" s="37"/>
       <c r="F19" s="37"/>
       <c r="G19" s="37"/>
       <c r="H19" s="37"/>
       <c r="I19" s="38"/>
     </row>
     <row r="20" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="36"/>
       <c r="C20" s="37"/>
       <c r="D20" s="37"/>
       <c r="E20" s="37"/>
       <c r="F20" s="37"/>
       <c r="G20" s="37"/>
       <c r="H20" s="37"/>
       <c r="I20" s="38"/>
     </row>
     <row r="21" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="36"/>
-      <c r="C21" s="484" t="s">
-[...2 lines deleted...]
-      <c r="D21" s="484"/>
+      <c r="C21" s="492" t="s">
+        <v>202</v>
+      </c>
+      <c r="D21" s="492"/>
       <c r="E21" s="37"/>
       <c r="F21" s="37"/>
       <c r="G21" s="37"/>
       <c r="H21" s="37"/>
       <c r="I21" s="38"/>
     </row>
     <row r="22" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B22" s="36"/>
-      <c r="C22" s="479" t="s">
-[...6 lines deleted...]
-      <c r="H22" s="479"/>
+      <c r="C22" s="510" t="s">
+        <v>205</v>
+      </c>
+      <c r="D22" s="510"/>
+      <c r="E22" s="510"/>
+      <c r="F22" s="510"/>
+      <c r="G22" s="510"/>
+      <c r="H22" s="510"/>
       <c r="I22" s="38"/>
     </row>
     <row r="23" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B23" s="41"/>
-      <c r="C23" s="479"/>
-[...4 lines deleted...]
-      <c r="H23" s="479"/>
+      <c r="C23" s="510"/>
+      <c r="D23" s="510"/>
+      <c r="E23" s="510"/>
+      <c r="F23" s="510"/>
+      <c r="G23" s="510"/>
+      <c r="H23" s="510"/>
       <c r="I23" s="38"/>
     </row>
     <row r="24" spans="2:9" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B24" s="36"/>
-      <c r="C24" s="484" t="s">
-[...2 lines deleted...]
-      <c r="D24" s="484"/>
+      <c r="C24" s="492" t="s">
+        <v>203</v>
+      </c>
+      <c r="D24" s="492"/>
       <c r="E24" s="37"/>
       <c r="F24" s="37"/>
       <c r="G24" s="37"/>
       <c r="H24" s="37"/>
       <c r="I24" s="38"/>
     </row>
     <row r="25" spans="2:9" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B25" s="36"/>
-      <c r="C25" s="486" t="s">
-[...6 lines deleted...]
-      <c r="H25" s="486"/>
+      <c r="C25" s="488" t="s">
+        <v>253</v>
+      </c>
+      <c r="D25" s="488"/>
+      <c r="E25" s="488"/>
+      <c r="F25" s="488"/>
+      <c r="G25" s="488"/>
+      <c r="H25" s="488"/>
       <c r="I25" s="38"/>
     </row>
     <row r="26" spans="2:9" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B26" s="36"/>
-      <c r="C26" s="486"/>
-[...4 lines deleted...]
-      <c r="H26" s="486"/>
+      <c r="C26" s="488"/>
+      <c r="D26" s="488"/>
+      <c r="E26" s="488"/>
+      <c r="F26" s="488"/>
+      <c r="G26" s="488"/>
+      <c r="H26" s="488"/>
       <c r="I26" s="38"/>
     </row>
     <row r="27" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B27" s="36"/>
       <c r="C27" s="42"/>
       <c r="D27" s="42"/>
       <c r="E27" s="42"/>
       <c r="F27" s="42"/>
       <c r="G27" s="42"/>
       <c r="H27" s="42"/>
       <c r="I27" s="38"/>
     </row>
     <row r="28" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B28" s="36"/>
-      <c r="C28" s="484" t="s">
-[...2 lines deleted...]
-      <c r="D28" s="484"/>
+      <c r="C28" s="492" t="s">
+        <v>206</v>
+      </c>
+      <c r="D28" s="492"/>
       <c r="E28" s="37"/>
       <c r="F28" s="37"/>
       <c r="G28" s="37"/>
       <c r="H28" s="37"/>
       <c r="I28" s="38"/>
     </row>
     <row r="29" spans="2:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B29" s="36"/>
-      <c r="C29" s="486" t="s">
-[...6 lines deleted...]
-      <c r="H29" s="486"/>
+      <c r="C29" s="488" t="s">
+        <v>208</v>
+      </c>
+      <c r="D29" s="488"/>
+      <c r="E29" s="488"/>
+      <c r="F29" s="488"/>
+      <c r="G29" s="488"/>
+      <c r="H29" s="488"/>
       <c r="I29" s="38"/>
     </row>
     <row r="30" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B30" s="36"/>
-      <c r="C30" s="486"/>
-[...4 lines deleted...]
-      <c r="H30" s="486"/>
+      <c r="C30" s="488"/>
+      <c r="D30" s="488"/>
+      <c r="E30" s="488"/>
+      <c r="F30" s="488"/>
+      <c r="G30" s="488"/>
+      <c r="H30" s="488"/>
       <c r="I30" s="38"/>
     </row>
     <row r="31" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="36"/>
-      <c r="C31" s="486"/>
-[...4 lines deleted...]
-      <c r="H31" s="486"/>
+      <c r="C31" s="488"/>
+      <c r="D31" s="488"/>
+      <c r="E31" s="488"/>
+      <c r="F31" s="488"/>
+      <c r="G31" s="488"/>
+      <c r="H31" s="488"/>
       <c r="I31" s="38"/>
     </row>
     <row r="32" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B32" s="36"/>
       <c r="C32" s="42"/>
       <c r="D32" s="42"/>
       <c r="E32" s="42"/>
       <c r="F32" s="42"/>
       <c r="G32" s="42"/>
       <c r="H32" s="42"/>
       <c r="I32" s="38"/>
     </row>
     <row r="33" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B33" s="41"/>
-      <c r="C33" s="484" t="s">
-[...2 lines deleted...]
-      <c r="D33" s="484"/>
+      <c r="C33" s="492" t="s">
+        <v>207</v>
+      </c>
+      <c r="D33" s="492"/>
       <c r="E33" s="37"/>
       <c r="F33" s="37"/>
       <c r="G33" s="37"/>
       <c r="H33" s="37"/>
       <c r="I33" s="38"/>
     </row>
     <row r="34" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B34" s="36"/>
-      <c r="C34" s="486" t="s">
-[...6 lines deleted...]
-      <c r="H34" s="486"/>
+      <c r="C34" s="488" t="s">
+        <v>270</v>
+      </c>
+      <c r="D34" s="488"/>
+      <c r="E34" s="488"/>
+      <c r="F34" s="488"/>
+      <c r="G34" s="488"/>
+      <c r="H34" s="488"/>
       <c r="I34" s="38"/>
     </row>
     <row r="35" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B35" s="36"/>
-      <c r="C35" s="486"/>
-[...4 lines deleted...]
-      <c r="H35" s="486"/>
+      <c r="C35" s="488"/>
+      <c r="D35" s="488"/>
+      <c r="E35" s="488"/>
+      <c r="F35" s="488"/>
+      <c r="G35" s="488"/>
+      <c r="H35" s="488"/>
       <c r="I35" s="38"/>
     </row>
     <row r="36" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B36" s="36"/>
-      <c r="C36" s="486"/>
-[...4 lines deleted...]
-      <c r="H36" s="486"/>
+      <c r="C36" s="488"/>
+      <c r="D36" s="488"/>
+      <c r="E36" s="488"/>
+      <c r="F36" s="488"/>
+      <c r="G36" s="488"/>
+      <c r="H36" s="488"/>
       <c r="I36" s="38"/>
     </row>
     <row r="37" spans="2:9" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B37" s="487"/>
-      <c r="C37" s="488"/>
+      <c r="B37" s="493"/>
+      <c r="C37" s="494"/>
       <c r="D37" s="37"/>
       <c r="E37" s="37"/>
       <c r="F37" s="37"/>
       <c r="G37" s="37"/>
       <c r="H37" s="37"/>
       <c r="I37" s="38"/>
     </row>
     <row r="38" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B38" s="36"/>
-      <c r="C38" s="484" t="s">
-[...6 lines deleted...]
-      <c r="H38" s="484"/>
+      <c r="C38" s="492" t="s">
+        <v>209</v>
+      </c>
+      <c r="D38" s="492"/>
+      <c r="E38" s="492"/>
+      <c r="F38" s="492"/>
+      <c r="G38" s="492"/>
+      <c r="H38" s="492"/>
       <c r="I38" s="38"/>
     </row>
     <row r="39" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B39" s="36"/>
-      <c r="C39" s="486" t="s">
-[...6 lines deleted...]
-      <c r="H39" s="486"/>
+      <c r="C39" s="488" t="s">
+        <v>216</v>
+      </c>
+      <c r="D39" s="488"/>
+      <c r="E39" s="488"/>
+      <c r="F39" s="488"/>
+      <c r="G39" s="488"/>
+      <c r="H39" s="488"/>
       <c r="I39" s="38"/>
     </row>
     <row r="40" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B40" s="36"/>
-      <c r="C40" s="486"/>
-[...4 lines deleted...]
-      <c r="H40" s="486"/>
+      <c r="C40" s="488"/>
+      <c r="D40" s="488"/>
+      <c r="E40" s="488"/>
+      <c r="F40" s="488"/>
+      <c r="G40" s="488"/>
+      <c r="H40" s="488"/>
       <c r="I40" s="38"/>
     </row>
     <row r="41" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B41" s="36"/>
-      <c r="C41" s="486"/>
-[...4 lines deleted...]
-      <c r="H41" s="486"/>
+      <c r="C41" s="488"/>
+      <c r="D41" s="488"/>
+      <c r="E41" s="488"/>
+      <c r="F41" s="488"/>
+      <c r="G41" s="488"/>
+      <c r="H41" s="488"/>
       <c r="I41" s="38"/>
     </row>
     <row r="42" spans="2:9" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B42" s="36"/>
       <c r="C42" s="37"/>
       <c r="D42" s="37"/>
       <c r="E42" s="37"/>
       <c r="F42" s="37"/>
       <c r="G42" s="37"/>
       <c r="H42" s="37"/>
       <c r="I42" s="38"/>
     </row>
     <row r="43" spans="2:9" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B43" s="36"/>
-      <c r="C43" s="485" t="s">
-[...6 lines deleted...]
-      <c r="H43" s="485"/>
+      <c r="C43" s="489" t="s">
+        <v>210</v>
+      </c>
+      <c r="D43" s="489"/>
+      <c r="E43" s="489"/>
+      <c r="F43" s="489"/>
+      <c r="G43" s="489"/>
+      <c r="H43" s="489"/>
       <c r="I43" s="38"/>
     </row>
     <row r="44" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B44" s="36"/>
-      <c r="C44" s="486" t="s">
-[...6 lines deleted...]
-      <c r="H44" s="486"/>
+      <c r="C44" s="488" t="s">
+        <v>211</v>
+      </c>
+      <c r="D44" s="488"/>
+      <c r="E44" s="488"/>
+      <c r="F44" s="488"/>
+      <c r="G44" s="488"/>
+      <c r="H44" s="488"/>
       <c r="I44" s="38"/>
     </row>
     <row r="45" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B45" s="36"/>
-      <c r="C45" s="486"/>
-[...4 lines deleted...]
-      <c r="H45" s="486"/>
+      <c r="C45" s="488"/>
+      <c r="D45" s="488"/>
+      <c r="E45" s="488"/>
+      <c r="F45" s="488"/>
+      <c r="G45" s="488"/>
+      <c r="H45" s="488"/>
       <c r="I45" s="38"/>
     </row>
     <row r="46" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B46" s="39"/>
       <c r="C46" s="40"/>
       <c r="D46" s="40"/>
       <c r="E46" s="40"/>
       <c r="F46" s="40"/>
       <c r="G46" s="40"/>
       <c r="H46" s="40"/>
       <c r="I46" s="43"/>
     </row>
     <row r="47" spans="2:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B47" s="39"/>
-      <c r="C47" s="485" t="s">
-[...6 lines deleted...]
-      <c r="H47" s="485"/>
+      <c r="C47" s="489" t="s">
+        <v>212</v>
+      </c>
+      <c r="D47" s="489"/>
+      <c r="E47" s="489"/>
+      <c r="F47" s="489"/>
+      <c r="G47" s="489"/>
+      <c r="H47" s="489"/>
       <c r="I47" s="43"/>
     </row>
     <row r="48" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B48" s="39"/>
-      <c r="C48" s="486" t="s">
-[...6 lines deleted...]
-      <c r="H48" s="486"/>
+      <c r="C48" s="488" t="s">
+        <v>213</v>
+      </c>
+      <c r="D48" s="488"/>
+      <c r="E48" s="488"/>
+      <c r="F48" s="488"/>
+      <c r="G48" s="488"/>
+      <c r="H48" s="488"/>
       <c r="I48" s="43"/>
     </row>
     <row r="49" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B49" s="39"/>
-      <c r="C49" s="486"/>
-[...4 lines deleted...]
-      <c r="H49" s="486"/>
+      <c r="C49" s="488"/>
+      <c r="D49" s="488"/>
+      <c r="E49" s="488"/>
+      <c r="F49" s="488"/>
+      <c r="G49" s="488"/>
+      <c r="H49" s="488"/>
       <c r="I49" s="43"/>
     </row>
     <row r="50" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B50" s="39"/>
       <c r="C50" s="40"/>
       <c r="D50" s="40"/>
       <c r="E50" s="40"/>
       <c r="F50" s="40"/>
       <c r="G50" s="40"/>
       <c r="H50" s="40"/>
       <c r="I50" s="43"/>
     </row>
     <row r="51" spans="2:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B51" s="39"/>
-      <c r="C51" s="485" t="s">
-[...6 lines deleted...]
-      <c r="H51" s="485"/>
+      <c r="C51" s="489" t="s">
+        <v>215</v>
+      </c>
+      <c r="D51" s="489"/>
+      <c r="E51" s="489"/>
+      <c r="F51" s="489"/>
+      <c r="G51" s="489"/>
+      <c r="H51" s="489"/>
       <c r="I51" s="43"/>
     </row>
     <row r="52" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B52" s="39"/>
-      <c r="C52" s="486" t="s">
-[...6 lines deleted...]
-      <c r="H52" s="486"/>
+      <c r="C52" s="488" t="s">
+        <v>214</v>
+      </c>
+      <c r="D52" s="488"/>
+      <c r="E52" s="488"/>
+      <c r="F52" s="488"/>
+      <c r="G52" s="488"/>
+      <c r="H52" s="488"/>
       <c r="I52" s="43"/>
     </row>
     <row r="53" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B53" s="39"/>
-      <c r="C53" s="486"/>
-[...4 lines deleted...]
-      <c r="H53" s="486"/>
+      <c r="C53" s="488"/>
+      <c r="D53" s="488"/>
+      <c r="E53" s="488"/>
+      <c r="F53" s="488"/>
+      <c r="G53" s="488"/>
+      <c r="H53" s="488"/>
       <c r="I53" s="43"/>
     </row>
     <row r="54" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B54" s="39"/>
       <c r="C54" s="40"/>
       <c r="D54" s="40"/>
       <c r="E54" s="40"/>
       <c r="F54" s="40"/>
       <c r="G54" s="40"/>
       <c r="H54" s="40"/>
       <c r="I54" s="43"/>
     </row>
     <row r="55" spans="2:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B55" s="39"/>
-      <c r="C55" s="485" t="s">
-[...6 lines deleted...]
-      <c r="H55" s="485"/>
+      <c r="C55" s="489" t="s">
+        <v>217</v>
+      </c>
+      <c r="D55" s="489"/>
+      <c r="E55" s="489"/>
+      <c r="F55" s="489"/>
+      <c r="G55" s="489"/>
+      <c r="H55" s="489"/>
       <c r="I55" s="43"/>
     </row>
     <row r="56" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B56" s="39"/>
-      <c r="C56" s="486" t="s">
-[...6 lines deleted...]
-      <c r="H56" s="486"/>
+      <c r="C56" s="488" t="s">
+        <v>218</v>
+      </c>
+      <c r="D56" s="488"/>
+      <c r="E56" s="488"/>
+      <c r="F56" s="488"/>
+      <c r="G56" s="488"/>
+      <c r="H56" s="488"/>
       <c r="I56" s="43"/>
     </row>
     <row r="57" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B57" s="39"/>
-      <c r="C57" s="486"/>
-[...4 lines deleted...]
-      <c r="H57" s="486"/>
+      <c r="C57" s="488"/>
+      <c r="D57" s="488"/>
+      <c r="E57" s="488"/>
+      <c r="F57" s="488"/>
+      <c r="G57" s="488"/>
+      <c r="H57" s="488"/>
       <c r="I57" s="43"/>
     </row>
     <row r="58" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B58" s="39"/>
       <c r="C58" s="40"/>
       <c r="D58" s="40"/>
       <c r="E58" s="40"/>
       <c r="F58" s="40"/>
       <c r="G58" s="40"/>
       <c r="H58" s="40"/>
       <c r="I58" s="43"/>
     </row>
     <row r="59" spans="2:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B59" s="39"/>
-      <c r="C59" s="485" t="s">
-[...6 lines deleted...]
-      <c r="H59" s="485"/>
+      <c r="C59" s="489" t="s">
+        <v>219</v>
+      </c>
+      <c r="D59" s="489"/>
+      <c r="E59" s="489"/>
+      <c r="F59" s="489"/>
+      <c r="G59" s="489"/>
+      <c r="H59" s="489"/>
       <c r="I59" s="43"/>
     </row>
     <row r="60" spans="2:9" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B60" s="39"/>
-      <c r="C60" s="486" t="s">
-[...6 lines deleted...]
-      <c r="H60" s="486"/>
+      <c r="C60" s="488" t="s">
+        <v>252</v>
+      </c>
+      <c r="D60" s="488"/>
+      <c r="E60" s="488"/>
+      <c r="F60" s="488"/>
+      <c r="G60" s="488"/>
+      <c r="H60" s="488"/>
       <c r="I60" s="43"/>
     </row>
     <row r="61" spans="2:9" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B61" s="39"/>
-      <c r="C61" s="486"/>
-[...4 lines deleted...]
-      <c r="H61" s="486"/>
+      <c r="C61" s="488"/>
+      <c r="D61" s="488"/>
+      <c r="E61" s="488"/>
+      <c r="F61" s="488"/>
+      <c r="G61" s="488"/>
+      <c r="H61" s="488"/>
       <c r="I61" s="43"/>
     </row>
     <row r="62" spans="2:9" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B62" s="39"/>
-      <c r="C62" s="486"/>
-[...4 lines deleted...]
-      <c r="H62" s="486"/>
+      <c r="C62" s="488"/>
+      <c r="D62" s="488"/>
+      <c r="E62" s="488"/>
+      <c r="F62" s="488"/>
+      <c r="G62" s="488"/>
+      <c r="H62" s="488"/>
       <c r="I62" s="43"/>
     </row>
     <row r="63" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B63" s="39"/>
       <c r="C63" s="40"/>
       <c r="D63" s="40"/>
       <c r="E63" s="40"/>
       <c r="F63" s="40"/>
       <c r="G63" s="40"/>
       <c r="H63" s="40"/>
       <c r="I63" s="43"/>
     </row>
     <row r="64" spans="2:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B64" s="39"/>
-      <c r="C64" s="485" t="s">
-[...6 lines deleted...]
-      <c r="H64" s="485"/>
+      <c r="C64" s="489" t="s">
+        <v>220</v>
+      </c>
+      <c r="D64" s="489"/>
+      <c r="E64" s="489"/>
+      <c r="F64" s="489"/>
+      <c r="G64" s="489"/>
+      <c r="H64" s="489"/>
       <c r="I64" s="43"/>
     </row>
     <row r="65" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B65" s="39"/>
       <c r="C65" s="40"/>
       <c r="D65" s="40"/>
       <c r="E65" s="40"/>
       <c r="F65" s="40"/>
       <c r="G65" s="40"/>
       <c r="H65" s="40"/>
       <c r="I65" s="43"/>
     </row>
     <row r="66" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B66" s="39"/>
       <c r="C66" s="40"/>
       <c r="D66" s="40"/>
       <c r="E66" s="40"/>
       <c r="F66" s="40"/>
       <c r="G66" s="40"/>
       <c r="H66" s="40"/>
       <c r="I66" s="43"/>
     </row>
     <row r="67" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B67" s="39"/>
       <c r="C67" s="40"/>
       <c r="D67" s="40"/>
       <c r="E67" s="40"/>
       <c r="F67" s="40"/>
       <c r="G67" s="40"/>
       <c r="H67" s="40"/>
       <c r="I67" s="43"/>
     </row>
     <row r="68" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B68" s="39"/>
       <c r="C68" s="40"/>
       <c r="D68" s="40"/>
       <c r="E68" s="40"/>
       <c r="F68" s="40"/>
       <c r="G68" s="40"/>
       <c r="H68" s="40"/>
       <c r="I68" s="43"/>
     </row>
     <row r="69" spans="2:9" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B69" s="39"/>
-      <c r="C69" s="483"/>
-[...8 lines deleted...]
-      <c r="H69" s="490"/>
+      <c r="C69" s="487"/>
+      <c r="D69" s="487"/>
+      <c r="E69" s="490" t="s">
+        <v>224</v>
+      </c>
+      <c r="F69" s="490"/>
+      <c r="G69" s="491" t="s">
+        <v>223</v>
+      </c>
+      <c r="H69" s="491"/>
       <c r="I69" s="47"/>
     </row>
     <row r="70" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B70" s="39"/>
       <c r="I70" s="43"/>
     </row>
     <row r="71" spans="2:9" x14ac:dyDescent="0.25">
       <c r="B71" s="39"/>
-      <c r="C71" s="483" t="s">
-[...10 lines deleted...]
-      <c r="H71" s="483"/>
+      <c r="C71" s="487" t="s">
+        <v>221</v>
+      </c>
+      <c r="D71" s="487"/>
+      <c r="E71" s="487" t="s">
+        <v>116</v>
+      </c>
+      <c r="F71" s="487"/>
+      <c r="G71" s="487" t="s">
+        <v>222</v>
+      </c>
+      <c r="H71" s="487"/>
       <c r="I71" s="48"/>
     </row>
     <row r="72" spans="2:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B72" s="44"/>
       <c r="C72" s="45"/>
       <c r="D72" s="45"/>
       <c r="E72" s="45"/>
       <c r="F72" s="45"/>
       <c r="G72" s="45"/>
       <c r="H72" s="45"/>
       <c r="I72" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="37">
+    <mergeCell ref="B2:C5"/>
+    <mergeCell ref="D2:G5"/>
+    <mergeCell ref="C22:H23"/>
+    <mergeCell ref="D8:G8"/>
+    <mergeCell ref="D9:G9"/>
+    <mergeCell ref="D10:G10"/>
+    <mergeCell ref="B12:C12"/>
+    <mergeCell ref="C15:D15"/>
+    <mergeCell ref="C16:H17"/>
+    <mergeCell ref="C19:D19"/>
+    <mergeCell ref="C21:D21"/>
+    <mergeCell ref="C47:H47"/>
+    <mergeCell ref="C24:D24"/>
+    <mergeCell ref="C25:H26"/>
+    <mergeCell ref="C28:D28"/>
+    <mergeCell ref="C29:H31"/>
+    <mergeCell ref="C33:D33"/>
+    <mergeCell ref="C34:H36"/>
+    <mergeCell ref="B37:C37"/>
+    <mergeCell ref="C38:H38"/>
+    <mergeCell ref="C39:H41"/>
+    <mergeCell ref="C43:H43"/>
+    <mergeCell ref="C44:H45"/>
     <mergeCell ref="C71:D71"/>
     <mergeCell ref="E71:F71"/>
     <mergeCell ref="G71:H71"/>
     <mergeCell ref="C48:H49"/>
     <mergeCell ref="C51:H51"/>
     <mergeCell ref="C52:H53"/>
     <mergeCell ref="C55:H55"/>
     <mergeCell ref="C56:H57"/>
     <mergeCell ref="C59:H59"/>
     <mergeCell ref="C60:H62"/>
     <mergeCell ref="C64:H64"/>
     <mergeCell ref="C69:D69"/>
     <mergeCell ref="E69:F69"/>
     <mergeCell ref="G69:H69"/>
-    <mergeCell ref="C47:H47"/>
-[...21 lines deleted...]
-    <mergeCell ref="C21:D21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>