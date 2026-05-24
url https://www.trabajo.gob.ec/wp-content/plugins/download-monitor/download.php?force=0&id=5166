--- v0 (2026-04-04)
+++ v1 (2026-05-24)
@@ -1,76 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp5.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp6.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp7.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp8.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20730"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\jhonny_sanchez\Desktop\DMCISP 2026\DMCI\Guía metodológica\Guía de Arquitectura\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\veronica_riofrio\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{51909DCF-7055-4D6A-A5DB-63FDB5621797}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{223D6EC5-53E7-4F0D-AC89-C39F5285B3F0}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7545" xr2:uid="{0D58C229-0A50-43F5-8433-6B65B9514618}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="6345" xr2:uid="{0D58C229-0A50-43F5-8433-6B65B9514618}"/>
   </bookViews>
   <sheets>
     <sheet name="Ficha técnica de servicio" sheetId="1" r:id="rId1"/>
   </sheets>
-  <externalReferences>
-[...1 lines deleted...]
-  </externalReferences>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Jhonny Patricio Sánchez Guerra</author>
   </authors>
   <commentList>
     <comment ref="G51" authorId="0" shapeId="0" xr:uid="{DCA54D8C-5D42-4BDD-A422-D44572ACAE43}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
@@ -103,51 +99,51 @@
             <family val="2"/>
           </rPr>
           <t>Jhonny Patricio Sánchez Guerra:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 Excelente (9-10)
 Muy Buena (7-8)
 Buena (5-6)
 Baja (3-4)
 Muy Baja (1-2)</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="355" uniqueCount="253">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="361" uniqueCount="259">
   <si>
     <t>LOGO INSTITUCIONAL</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Versión</t>
   </si>
   <si>
     <t>1.0</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Página</t>
   </si>
   <si>
     <t>1 de 1</t>
   </si>
   <si>
     <t xml:space="preserve">
 FICHA TÉCNICA DE SERVICIO
 </t>
@@ -1383,59 +1379,77 @@
 &lt;En este campo debe colocar una breve explicación, de manera detallada y ordenada; así como también el tiempo comprometido del servicio.
  Ejemplo:  Servicio  orientado  a  calificar  a  los  postulantes  a  obtener  una  licencia  de conducción profesional. El tiempo del servicio es de 4,5 horas laborales&gt;
 </t>
   </si>
   <si>
     <t>AUTORIZACIÓN / PERMISO / LICENCIA</t>
   </si>
   <si>
     <t>REGISTRO / INSCRIPCIÓN</t>
   </si>
   <si>
     <t>CERTIFICACIÓN / CONSTANCIA / VALIDACIÓN</t>
   </si>
   <si>
     <t>CONTROL / SUPERVISIÓN / FISCALIZACIÓN</t>
   </si>
   <si>
     <t>PRESTACIÓN DE SERVICIOS DIRECTOS</t>
   </si>
   <si>
     <t>TRANSFERENCIA / BENEFICIO / SUBSIDIO</t>
   </si>
   <si>
     <t>INFORMACIÓN / ORIENTACIÓN / ASESORÍA</t>
   </si>
+  <si>
+    <t>Adecuado</t>
+  </si>
+  <si>
+    <t>Inadecuado</t>
+  </si>
+  <si>
+    <t>Básico</t>
+  </si>
+  <si>
+    <t>Alternativo</t>
+  </si>
+  <si>
+    <t>Adicional</t>
+  </si>
+  <si>
+    <t>Opcional</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[$-300A]d&quot; de &quot;mmmm&quot; de &quot;yyyy;@"/>
   </numFmts>
-  <fonts count="50" x14ac:knownFonts="1">
+  <fonts count="51" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
@@ -1711,50 +1725,57 @@
     <font>
       <sz val="10"/>
       <color rgb="FF0070C0"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="0"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -2609,51 +2630,51 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="529">
+  <cellXfs count="532">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -3224,1521 +3245,1532 @@
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-      <protection locked="0"/>
-[...1432 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="3" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="3" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="3" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="3" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="3" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="3" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="3" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="3" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="32" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="33" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="35" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="38" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="39" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="40" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp2.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp3.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp4.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp5.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp6.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
@@ -5270,69 +5302,50 @@
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="95250">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
 </xdr:wsDr>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...17 lines deleted...]
-
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
@@ -5592,3160 +5605,3173 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BD8E8166-C0CB-4569-A957-3751B70C17CF}">
   <dimension ref="A1:O165"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G57" sqref="G57:H57"/>
+    <sheetView tabSelected="1" topLeftCell="E128" workbookViewId="0">
+      <selection activeCell="K117" sqref="K117"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6" style="140" customWidth="1"/>
     <col min="2" max="2" width="6" style="38" customWidth="1"/>
     <col min="3" max="3" width="14.140625" style="2" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" style="2" customWidth="1"/>
     <col min="5" max="5" width="26.85546875" style="2" customWidth="1"/>
     <col min="6" max="6" width="21.7109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="23.28515625" style="2" customWidth="1"/>
     <col min="8" max="8" width="23.85546875" style="2" customWidth="1"/>
     <col min="9" max="9" width="21.7109375" style="2" customWidth="1"/>
     <col min="10" max="10" width="26.7109375" style="2" customWidth="1"/>
     <col min="11" max="11" width="33.42578125" style="2" customWidth="1"/>
-    <col min="12" max="12" width="11.42578125" style="1"/>
+    <col min="12" max="12" width="11.42578125" style="38"/>
     <col min="13" max="13" width="12.5703125" style="140" customWidth="1"/>
     <col min="14" max="14" width="15.28515625" style="1" customWidth="1"/>
     <col min="15" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="140" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="524"/>
+      <c r="B1" s="161"/>
       <c r="C1" s="12"/>
       <c r="D1" s="12"/>
       <c r="E1" s="12"/>
       <c r="F1" s="12"/>
       <c r="G1" s="12"/>
       <c r="H1" s="12"/>
       <c r="I1" s="12"/>
       <c r="J1" s="12"/>
       <c r="K1" s="12"/>
+      <c r="L1" s="161"/>
     </row>
     <row r="2" spans="1:14" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="524"/>
+      <c r="B2" s="161"/>
       <c r="C2" s="12"/>
       <c r="D2" s="12"/>
       <c r="E2" s="12"/>
       <c r="F2" s="12"/>
       <c r="G2" s="12"/>
       <c r="H2" s="12"/>
       <c r="I2" s="12"/>
       <c r="J2" s="12"/>
       <c r="K2" s="12"/>
-      <c r="L2" s="140"/>
+      <c r="L2" s="161"/>
     </row>
     <row r="3" spans="1:14" s="8" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="150"/>
-      <c r="B3" s="525"/>
-      <c r="C3" s="501" t="s">
+      <c r="B3" s="162"/>
+      <c r="C3" s="509" t="s">
         <v>0</v>
       </c>
-      <c r="D3" s="502"/>
-[...1 lines deleted...]
-      <c r="F3" s="510" t="s">
+      <c r="D3" s="510"/>
+      <c r="E3" s="511"/>
+      <c r="F3" s="518" t="s">
         <v>7</v>
       </c>
-      <c r="G3" s="511"/>
-[...1 lines deleted...]
-      <c r="I3" s="512"/>
+      <c r="G3" s="519"/>
+      <c r="H3" s="519"/>
+      <c r="I3" s="520"/>
       <c r="J3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="K3" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="L3" s="150"/>
+      <c r="L3" s="162"/>
       <c r="M3" s="150"/>
     </row>
     <row r="4" spans="1:14" s="8" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="150"/>
-      <c r="B4" s="525"/>
-[...6 lines deleted...]
-      <c r="I4" s="515"/>
+      <c r="B4" s="162"/>
+      <c r="C4" s="512"/>
+      <c r="D4" s="513"/>
+      <c r="E4" s="514"/>
+      <c r="F4" s="521"/>
+      <c r="G4" s="522"/>
+      <c r="H4" s="522"/>
+      <c r="I4" s="523"/>
       <c r="J4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="K4" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="L4" s="150"/>
+      <c r="L4" s="162"/>
       <c r="M4" s="150"/>
     </row>
     <row r="5" spans="1:14" s="8" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="150"/>
-      <c r="B5" s="525"/>
-[...6 lines deleted...]
-      <c r="I5" s="515"/>
+      <c r="B5" s="162"/>
+      <c r="C5" s="512"/>
+      <c r="D5" s="513"/>
+      <c r="E5" s="514"/>
+      <c r="F5" s="521"/>
+      <c r="G5" s="522"/>
+      <c r="H5" s="522"/>
+      <c r="I5" s="523"/>
       <c r="J5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="K5" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="L5" s="150"/>
+      <c r="L5" s="162"/>
       <c r="M5" s="150"/>
     </row>
     <row r="6" spans="1:14" s="8" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="150"/>
-      <c r="B6" s="525"/>
-[...6 lines deleted...]
-      <c r="I6" s="518"/>
+      <c r="B6" s="162"/>
+      <c r="C6" s="515"/>
+      <c r="D6" s="516"/>
+      <c r="E6" s="517"/>
+      <c r="F6" s="524"/>
+      <c r="G6" s="525"/>
+      <c r="H6" s="525"/>
+      <c r="I6" s="526"/>
       <c r="J6" s="5" t="s">
         <v>5</v>
       </c>
       <c r="K6" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="L6" s="150"/>
+      <c r="L6" s="162"/>
       <c r="M6" s="150"/>
     </row>
     <row r="7" spans="1:14" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B7" s="524"/>
+      <c r="B7" s="161"/>
       <c r="C7" s="12"/>
       <c r="D7" s="12"/>
       <c r="E7" s="12"/>
       <c r="F7" s="12"/>
       <c r="G7" s="12"/>
       <c r="H7" s="12"/>
       <c r="I7" s="12"/>
-      <c r="J7" s="519"/>
-[...1 lines deleted...]
-      <c r="L7" s="140"/>
+      <c r="J7" s="527"/>
+      <c r="K7" s="527"/>
+      <c r="L7" s="161"/>
     </row>
     <row r="8" spans="1:14" ht="23.25" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B8" s="524"/>
-      <c r="C8" s="465" t="s">
+      <c r="B8" s="161"/>
+      <c r="C8" s="473" t="s">
         <v>10</v>
       </c>
-      <c r="D8" s="466"/>
-[...7 lines deleted...]
-      <c r="L8" s="140"/>
+      <c r="D8" s="474"/>
+      <c r="E8" s="474"/>
+      <c r="F8" s="474"/>
+      <c r="G8" s="474"/>
+      <c r="H8" s="474"/>
+      <c r="I8" s="474"/>
+      <c r="J8" s="474"/>
+      <c r="K8" s="475"/>
+      <c r="L8" s="161"/>
     </row>
     <row r="9" spans="1:14" ht="23.25" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B9" s="524"/>
-      <c r="C9" s="465" t="s">
+      <c r="B9" s="161"/>
+      <c r="C9" s="473" t="s">
         <v>11</v>
       </c>
-      <c r="D9" s="466"/>
-[...7 lines deleted...]
-      <c r="L9" s="140"/>
+      <c r="D9" s="474"/>
+      <c r="E9" s="474"/>
+      <c r="F9" s="474"/>
+      <c r="G9" s="474"/>
+      <c r="H9" s="474"/>
+      <c r="I9" s="474"/>
+      <c r="J9" s="474"/>
+      <c r="K9" s="475"/>
+      <c r="L9" s="161"/>
     </row>
     <row r="10" spans="1:14" ht="8.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B10" s="524"/>
+      <c r="B10" s="161"/>
       <c r="C10" s="14"/>
       <c r="D10" s="124"/>
       <c r="E10" s="124"/>
       <c r="F10" s="159"/>
       <c r="G10" s="159"/>
       <c r="H10" s="159"/>
       <c r="I10" s="159"/>
       <c r="J10" s="159"/>
       <c r="K10" s="160"/>
-      <c r="L10" s="140"/>
+      <c r="L10" s="161"/>
     </row>
     <row r="11" spans="1:14" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B11" s="524"/>
-      <c r="C11" s="204" t="s">
+      <c r="B11" s="161"/>
+      <c r="C11" s="212" t="s">
         <v>12</v>
       </c>
-      <c r="D11" s="205"/>
-[...1 lines deleted...]
-      <c r="F11" s="521" t="s">
+      <c r="D11" s="213"/>
+      <c r="E11" s="528"/>
+      <c r="F11" s="529" t="s">
         <v>13</v>
       </c>
-      <c r="G11" s="522"/>
-[...4 lines deleted...]
-      <c r="L11" s="140"/>
+      <c r="G11" s="530"/>
+      <c r="H11" s="530"/>
+      <c r="I11" s="530"/>
+      <c r="J11" s="530"/>
+      <c r="K11" s="531"/>
+      <c r="L11" s="161"/>
       <c r="M11" s="153"/>
     </row>
     <row r="12" spans="1:14" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B12" s="524"/>
-      <c r="C12" s="217" t="s">
+      <c r="B12" s="161"/>
+      <c r="C12" s="225" t="s">
         <v>14</v>
       </c>
-      <c r="D12" s="218"/>
-[...1 lines deleted...]
-      <c r="F12" s="474" t="s">
+      <c r="D12" s="226"/>
+      <c r="E12" s="472"/>
+      <c r="F12" s="482" t="s">
         <v>15</v>
       </c>
-      <c r="G12" s="475"/>
-[...4 lines deleted...]
-      <c r="L12" s="140"/>
+      <c r="G12" s="483"/>
+      <c r="H12" s="483"/>
+      <c r="I12" s="483"/>
+      <c r="J12" s="483"/>
+      <c r="K12" s="484"/>
+      <c r="L12" s="161"/>
       <c r="M12" s="153"/>
     </row>
     <row r="13" spans="1:14" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B13" s="524"/>
-      <c r="C13" s="217" t="s">
+      <c r="B13" s="161"/>
+      <c r="C13" s="225" t="s">
         <v>16</v>
       </c>
-      <c r="D13" s="218"/>
-[...1 lines deleted...]
-      <c r="F13" s="474" t="s">
+      <c r="D13" s="226"/>
+      <c r="E13" s="472"/>
+      <c r="F13" s="482" t="s">
         <v>17</v>
       </c>
-      <c r="G13" s="475"/>
-[...4 lines deleted...]
-      <c r="L13" s="140"/>
+      <c r="G13" s="483"/>
+      <c r="H13" s="483"/>
+      <c r="I13" s="483"/>
+      <c r="J13" s="483"/>
+      <c r="K13" s="484"/>
+      <c r="L13" s="161"/>
       <c r="M13" s="153"/>
       <c r="N13" s="18" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B14" s="526" t="s">
+      <c r="B14" s="163" t="s">
         <v>246</v>
       </c>
-      <c r="C14" s="217" t="s">
+      <c r="C14" s="225" t="s">
         <v>19</v>
       </c>
-      <c r="D14" s="218"/>
-[...1 lines deleted...]
-      <c r="F14" s="474" t="s">
+      <c r="D14" s="226"/>
+      <c r="E14" s="472"/>
+      <c r="F14" s="482" t="s">
         <v>20</v>
       </c>
-      <c r="G14" s="475"/>
-[...4 lines deleted...]
-      <c r="L14" s="140"/>
+      <c r="G14" s="483"/>
+      <c r="H14" s="483"/>
+      <c r="I14" s="483"/>
+      <c r="J14" s="483"/>
+      <c r="K14" s="484"/>
+      <c r="L14" s="161"/>
       <c r="M14" s="153"/>
       <c r="N14" s="18" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:14" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B15" s="526" t="s">
+      <c r="B15" s="163" t="s">
         <v>247</v>
       </c>
-      <c r="C15" s="497" t="s">
+      <c r="C15" s="505" t="s">
         <v>22</v>
       </c>
-      <c r="D15" s="498"/>
-[...1 lines deleted...]
-      <c r="F15" s="474" t="s">
+      <c r="D15" s="506"/>
+      <c r="E15" s="507"/>
+      <c r="F15" s="482" t="s">
         <v>23</v>
       </c>
-      <c r="G15" s="475"/>
-[...4 lines deleted...]
-      <c r="L15" s="140"/>
+      <c r="G15" s="483"/>
+      <c r="H15" s="483"/>
+      <c r="I15" s="483"/>
+      <c r="J15" s="483"/>
+      <c r="K15" s="484"/>
+      <c r="L15" s="161"/>
       <c r="M15" s="153"/>
       <c r="N15" s="18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B16" s="526" t="s">
+      <c r="B16" s="163" t="s">
         <v>248</v>
       </c>
-      <c r="C16" s="497" t="s">
+      <c r="C16" s="505" t="s">
         <v>25</v>
       </c>
-      <c r="D16" s="498"/>
-[...1 lines deleted...]
-      <c r="F16" s="474" t="s">
+      <c r="D16" s="506"/>
+      <c r="E16" s="507"/>
+      <c r="F16" s="482" t="s">
         <v>26</v>
       </c>
-      <c r="G16" s="475"/>
-[...4 lines deleted...]
-      <c r="L16" s="140"/>
+      <c r="G16" s="483"/>
+      <c r="H16" s="483"/>
+      <c r="I16" s="483"/>
+      <c r="J16" s="483"/>
+      <c r="K16" s="484"/>
+      <c r="L16" s="161"/>
       <c r="M16" s="153"/>
       <c r="N16" s="18" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="17" spans="2:14" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B17" s="526" t="s">
+      <c r="B17" s="163" t="s">
         <v>249</v>
       </c>
-      <c r="C17" s="217" t="s">
+      <c r="C17" s="225" t="s">
         <v>28</v>
       </c>
-      <c r="D17" s="218"/>
-[...1 lines deleted...]
-      <c r="F17" s="474" t="s">
+      <c r="D17" s="226"/>
+      <c r="E17" s="472"/>
+      <c r="F17" s="482" t="s">
         <v>29</v>
       </c>
-      <c r="G17" s="475"/>
-[...1 lines deleted...]
-      <c r="I17" s="500"/>
+      <c r="G17" s="483"/>
+      <c r="H17" s="483"/>
+      <c r="I17" s="508"/>
       <c r="J17" s="19" t="s">
         <v>30</v>
       </c>
       <c r="K17" s="20"/>
-      <c r="L17" s="140"/>
+      <c r="L17" s="161"/>
       <c r="M17" s="153"/>
       <c r="N17" s="18" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="18" spans="2:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B18" s="526" t="s">
+      <c r="B18" s="163" t="s">
         <v>250</v>
       </c>
-      <c r="C18" s="490" t="s">
+      <c r="C18" s="498" t="s">
         <v>32</v>
       </c>
-      <c r="D18" s="491"/>
-[...7 lines deleted...]
-      <c r="L18" s="140"/>
+      <c r="D18" s="499"/>
+      <c r="E18" s="499"/>
+      <c r="F18" s="499"/>
+      <c r="G18" s="499"/>
+      <c r="H18" s="499"/>
+      <c r="I18" s="499"/>
+      <c r="J18" s="499"/>
+      <c r="K18" s="500"/>
+      <c r="L18" s="161"/>
       <c r="M18" s="153"/>
     </row>
     <row r="19" spans="2:14" ht="78.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B19" s="526" t="s">
+      <c r="B19" s="163" t="s">
         <v>251</v>
       </c>
-      <c r="C19" s="493" t="s">
+      <c r="C19" s="501" t="s">
         <v>245</v>
       </c>
-      <c r="D19" s="475"/>
-[...7 lines deleted...]
-      <c r="L19" s="140"/>
+      <c r="D19" s="483"/>
+      <c r="E19" s="483"/>
+      <c r="F19" s="483"/>
+      <c r="G19" s="483"/>
+      <c r="H19" s="483"/>
+      <c r="I19" s="483"/>
+      <c r="J19" s="483"/>
+      <c r="K19" s="484"/>
+      <c r="L19" s="161"/>
       <c r="M19" s="153"/>
     </row>
     <row r="20" spans="2:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B20" s="526" t="s">
+      <c r="B20" s="163" t="s">
         <v>252</v>
       </c>
-      <c r="C20" s="490" t="s">
+      <c r="C20" s="498" t="s">
         <v>33</v>
       </c>
-      <c r="D20" s="491"/>
-[...7 lines deleted...]
-      <c r="L20" s="140"/>
+      <c r="D20" s="499"/>
+      <c r="E20" s="499"/>
+      <c r="F20" s="499"/>
+      <c r="G20" s="499"/>
+      <c r="H20" s="499"/>
+      <c r="I20" s="499"/>
+      <c r="J20" s="499"/>
+      <c r="K20" s="500"/>
+      <c r="L20" s="161"/>
       <c r="M20" s="153"/>
     </row>
     <row r="21" spans="2:14" ht="75.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B21" s="524"/>
-      <c r="C21" s="493" t="s">
+      <c r="B21" s="161"/>
+      <c r="C21" s="501" t="s">
         <v>34</v>
       </c>
-      <c r="D21" s="475"/>
-[...7 lines deleted...]
-      <c r="L21" s="140"/>
+      <c r="D21" s="483"/>
+      <c r="E21" s="483"/>
+      <c r="F21" s="483"/>
+      <c r="G21" s="483"/>
+      <c r="H21" s="483"/>
+      <c r="I21" s="483"/>
+      <c r="J21" s="483"/>
+      <c r="K21" s="484"/>
+      <c r="L21" s="161"/>
       <c r="M21" s="153"/>
     </row>
     <row r="22" spans="2:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B22" s="524"/>
-      <c r="C22" s="490" t="s">
+      <c r="B22" s="161"/>
+      <c r="C22" s="498" t="s">
         <v>35</v>
       </c>
-      <c r="D22" s="491"/>
-[...7 lines deleted...]
-      <c r="L22" s="140"/>
+      <c r="D22" s="499"/>
+      <c r="E22" s="499"/>
+      <c r="F22" s="499"/>
+      <c r="G22" s="499"/>
+      <c r="H22" s="499"/>
+      <c r="I22" s="499"/>
+      <c r="J22" s="499"/>
+      <c r="K22" s="500"/>
+      <c r="L22" s="161"/>
       <c r="M22" s="153"/>
     </row>
     <row r="23" spans="2:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B23" s="524"/>
+      <c r="B23" s="161"/>
       <c r="C23" s="21" t="s">
         <v>36</v>
       </c>
-      <c r="D23" s="474" t="s">
+      <c r="D23" s="482" t="s">
         <v>37</v>
       </c>
-      <c r="E23" s="475"/>
-[...6 lines deleted...]
-      <c r="L23" s="140"/>
+      <c r="E23" s="483"/>
+      <c r="F23" s="483"/>
+      <c r="G23" s="483"/>
+      <c r="H23" s="483"/>
+      <c r="I23" s="483"/>
+      <c r="J23" s="483"/>
+      <c r="K23" s="484"/>
+      <c r="L23" s="161"/>
       <c r="M23" s="153"/>
     </row>
     <row r="24" spans="2:14" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B24" s="524"/>
+      <c r="B24" s="161"/>
       <c r="C24" s="22" t="s">
         <v>38</v>
       </c>
-      <c r="D24" s="480" t="s">
+      <c r="D24" s="488" t="s">
         <v>39</v>
       </c>
-      <c r="E24" s="481"/>
-[...6 lines deleted...]
-      <c r="L24" s="140"/>
+      <c r="E24" s="489"/>
+      <c r="F24" s="489"/>
+      <c r="G24" s="489"/>
+      <c r="H24" s="489"/>
+      <c r="I24" s="489"/>
+      <c r="J24" s="489"/>
+      <c r="K24" s="490"/>
+      <c r="L24" s="161"/>
       <c r="M24" s="153"/>
     </row>
     <row r="25" spans="2:14" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B25" s="524"/>
-      <c r="C25" s="494" t="s">
+      <c r="B25" s="161"/>
+      <c r="C25" s="502" t="s">
         <v>40</v>
       </c>
-      <c r="D25" s="495"/>
-[...7 lines deleted...]
-      <c r="L25" s="140"/>
+      <c r="D25" s="503"/>
+      <c r="E25" s="503"/>
+      <c r="F25" s="503"/>
+      <c r="G25" s="503"/>
+      <c r="H25" s="503"/>
+      <c r="I25" s="503"/>
+      <c r="J25" s="503"/>
+      <c r="K25" s="504"/>
+      <c r="L25" s="161"/>
       <c r="M25" s="153"/>
     </row>
     <row r="26" spans="2:14" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B26" s="524"/>
-[...9 lines deleted...]
-      <c r="L26" s="140"/>
+      <c r="B26" s="161"/>
+      <c r="C26" s="470"/>
+      <c r="D26" s="336"/>
+      <c r="E26" s="336"/>
+      <c r="F26" s="336"/>
+      <c r="G26" s="336"/>
+      <c r="H26" s="336"/>
+      <c r="I26" s="336"/>
+      <c r="J26" s="336"/>
+      <c r="K26" s="491"/>
+      <c r="L26" s="161"/>
       <c r="M26" s="153"/>
     </row>
     <row r="27" spans="2:14" x14ac:dyDescent="0.25">
-      <c r="B27" s="524"/>
-      <c r="C27" s="484" t="s">
+      <c r="B27" s="161"/>
+      <c r="C27" s="492" t="s">
         <v>41</v>
       </c>
-      <c r="D27" s="485"/>
-[...1 lines deleted...]
-      <c r="F27" s="487" t="s">
+      <c r="D27" s="493"/>
+      <c r="E27" s="494"/>
+      <c r="F27" s="495" t="s">
         <v>42</v>
       </c>
-      <c r="G27" s="488"/>
-[...4 lines deleted...]
-      <c r="L27" s="140"/>
+      <c r="G27" s="496"/>
+      <c r="H27" s="496"/>
+      <c r="I27" s="496"/>
+      <c r="J27" s="496"/>
+      <c r="K27" s="497"/>
+      <c r="L27" s="161"/>
       <c r="M27" s="153"/>
     </row>
     <row r="28" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B28" s="524"/>
-      <c r="C28" s="471" t="s">
+      <c r="B28" s="161"/>
+      <c r="C28" s="479" t="s">
         <v>43</v>
       </c>
-      <c r="D28" s="472"/>
-[...1 lines deleted...]
-      <c r="F28" s="474" t="s">
+      <c r="D28" s="480"/>
+      <c r="E28" s="481"/>
+      <c r="F28" s="482" t="s">
         <v>44</v>
       </c>
-      <c r="G28" s="475"/>
-[...4 lines deleted...]
-      <c r="L28" s="140"/>
+      <c r="G28" s="483"/>
+      <c r="H28" s="483"/>
+      <c r="I28" s="483"/>
+      <c r="J28" s="483"/>
+      <c r="K28" s="484"/>
+      <c r="L28" s="161"/>
       <c r="M28" s="153"/>
     </row>
     <row r="29" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B29" s="524"/>
-      <c r="C29" s="471" t="s">
+      <c r="B29" s="161"/>
+      <c r="C29" s="479" t="s">
         <v>45</v>
       </c>
-      <c r="D29" s="472"/>
-[...1 lines deleted...]
-      <c r="F29" s="474" t="s">
+      <c r="D29" s="480"/>
+      <c r="E29" s="481"/>
+      <c r="F29" s="482" t="s">
         <v>44</v>
       </c>
-      <c r="G29" s="475"/>
-[...4 lines deleted...]
-      <c r="L29" s="140"/>
+      <c r="G29" s="483"/>
+      <c r="H29" s="483"/>
+      <c r="I29" s="483"/>
+      <c r="J29" s="483"/>
+      <c r="K29" s="484"/>
+      <c r="L29" s="161"/>
       <c r="M29" s="153"/>
     </row>
     <row r="30" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B30" s="524"/>
-      <c r="C30" s="471" t="s">
+      <c r="B30" s="161"/>
+      <c r="C30" s="479" t="s">
         <v>46</v>
       </c>
-      <c r="D30" s="472"/>
-[...1 lines deleted...]
-      <c r="F30" s="474" t="s">
+      <c r="D30" s="480"/>
+      <c r="E30" s="481"/>
+      <c r="F30" s="482" t="s">
         <v>47</v>
       </c>
-      <c r="G30" s="475"/>
-[...4 lines deleted...]
-      <c r="L30" s="140"/>
+      <c r="G30" s="483"/>
+      <c r="H30" s="483"/>
+      <c r="I30" s="483"/>
+      <c r="J30" s="483"/>
+      <c r="K30" s="484"/>
+      <c r="L30" s="161"/>
       <c r="M30" s="153"/>
     </row>
     <row r="31" spans="2:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B31" s="524"/>
-      <c r="C31" s="471" t="s">
+      <c r="B31" s="161"/>
+      <c r="C31" s="479" t="s">
         <v>48</v>
       </c>
-      <c r="D31" s="472"/>
-[...1 lines deleted...]
-      <c r="F31" s="474" t="s">
+      <c r="D31" s="480"/>
+      <c r="E31" s="481"/>
+      <c r="F31" s="482" t="s">
         <v>47</v>
       </c>
-      <c r="G31" s="475"/>
-[...4 lines deleted...]
-      <c r="L31" s="140"/>
+      <c r="G31" s="483"/>
+      <c r="H31" s="483"/>
+      <c r="I31" s="483"/>
+      <c r="J31" s="483"/>
+      <c r="K31" s="484"/>
+      <c r="L31" s="161"/>
       <c r="M31" s="153"/>
     </row>
     <row r="32" spans="2:14" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B32" s="524"/>
-      <c r="C32" s="477" t="s">
+      <c r="B32" s="161"/>
+      <c r="C32" s="485" t="s">
         <v>49</v>
       </c>
-      <c r="D32" s="478"/>
-[...1 lines deleted...]
-      <c r="F32" s="480" t="s">
+      <c r="D32" s="486"/>
+      <c r="E32" s="487"/>
+      <c r="F32" s="488" t="s">
         <v>50</v>
       </c>
-      <c r="G32" s="481"/>
-[...4 lines deleted...]
-      <c r="L32" s="140"/>
+      <c r="G32" s="489"/>
+      <c r="H32" s="489"/>
+      <c r="I32" s="489"/>
+      <c r="J32" s="489"/>
+      <c r="K32" s="490"/>
+      <c r="L32" s="161"/>
       <c r="M32" s="153"/>
     </row>
     <row r="33" spans="2:13" ht="23.25" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B33" s="524"/>
-      <c r="C33" s="465" t="s">
+      <c r="B33" s="161"/>
+      <c r="C33" s="473" t="s">
         <v>51</v>
       </c>
-      <c r="D33" s="466"/>
-[...7 lines deleted...]
-      <c r="L33" s="140"/>
+      <c r="D33" s="474"/>
+      <c r="E33" s="474"/>
+      <c r="F33" s="474"/>
+      <c r="G33" s="474"/>
+      <c r="H33" s="474"/>
+      <c r="I33" s="474"/>
+      <c r="J33" s="474"/>
+      <c r="K33" s="475"/>
+      <c r="L33" s="161"/>
       <c r="M33" s="153"/>
     </row>
     <row r="34" spans="2:13" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B34" s="524"/>
-[...9 lines deleted...]
-      <c r="L34" s="140"/>
+      <c r="B34" s="161"/>
+      <c r="C34" s="476"/>
+      <c r="D34" s="477"/>
+      <c r="E34" s="477"/>
+      <c r="F34" s="477"/>
+      <c r="G34" s="477"/>
+      <c r="H34" s="477"/>
+      <c r="I34" s="477"/>
+      <c r="J34" s="477"/>
+      <c r="K34" s="478"/>
+      <c r="L34" s="161"/>
       <c r="M34" s="153"/>
     </row>
     <row r="35" spans="2:13" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B35" s="524"/>
-      <c r="C35" s="450" t="s">
+      <c r="B35" s="161"/>
+      <c r="C35" s="458" t="s">
         <v>52</v>
       </c>
-      <c r="D35" s="451"/>
-[...7 lines deleted...]
-      <c r="L35" s="140"/>
+      <c r="D35" s="459"/>
+      <c r="E35" s="459"/>
+      <c r="F35" s="459"/>
+      <c r="G35" s="459"/>
+      <c r="H35" s="459"/>
+      <c r="I35" s="459"/>
+      <c r="J35" s="459"/>
+      <c r="K35" s="460"/>
+      <c r="L35" s="161"/>
       <c r="M35" s="153"/>
     </row>
     <row r="36" spans="2:13" ht="84" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B36" s="524"/>
-      <c r="C36" s="453" t="s">
+      <c r="B36" s="161"/>
+      <c r="C36" s="461" t="s">
         <v>53</v>
       </c>
-      <c r="D36" s="454"/>
-[...7 lines deleted...]
-      <c r="L36" s="140"/>
+      <c r="D36" s="462"/>
+      <c r="E36" s="462"/>
+      <c r="F36" s="462"/>
+      <c r="G36" s="462"/>
+      <c r="H36" s="462"/>
+      <c r="I36" s="462"/>
+      <c r="J36" s="462"/>
+      <c r="K36" s="463"/>
+      <c r="L36" s="161"/>
       <c r="M36" s="153"/>
     </row>
     <row r="37" spans="2:13" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B37" s="524"/>
-      <c r="C37" s="450" t="s">
+      <c r="B37" s="161"/>
+      <c r="C37" s="458" t="s">
         <v>54</v>
       </c>
-      <c r="D37" s="451"/>
-[...7 lines deleted...]
-      <c r="L37" s="140"/>
+      <c r="D37" s="459"/>
+      <c r="E37" s="459"/>
+      <c r="F37" s="459"/>
+      <c r="G37" s="459"/>
+      <c r="H37" s="459"/>
+      <c r="I37" s="459"/>
+      <c r="J37" s="459"/>
+      <c r="K37" s="460"/>
+      <c r="L37" s="161"/>
       <c r="M37" s="153"/>
     </row>
     <row r="38" spans="2:13" ht="131.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B38" s="524"/>
-      <c r="C38" s="453" t="s">
+      <c r="B38" s="161"/>
+      <c r="C38" s="461" t="s">
         <v>55</v>
       </c>
-      <c r="D38" s="454"/>
-[...7 lines deleted...]
-      <c r="L38" s="140"/>
+      <c r="D38" s="462"/>
+      <c r="E38" s="462"/>
+      <c r="F38" s="462"/>
+      <c r="G38" s="462"/>
+      <c r="H38" s="462"/>
+      <c r="I38" s="462"/>
+      <c r="J38" s="462"/>
+      <c r="K38" s="463"/>
+      <c r="L38" s="161"/>
       <c r="M38" s="153"/>
     </row>
     <row r="39" spans="2:13" ht="41.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B39" s="524"/>
-      <c r="C39" s="450" t="s">
+      <c r="B39" s="161"/>
+      <c r="C39" s="458" t="s">
         <v>56</v>
       </c>
-      <c r="D39" s="451"/>
-[...7 lines deleted...]
-      <c r="L39" s="140"/>
+      <c r="D39" s="459"/>
+      <c r="E39" s="459"/>
+      <c r="F39" s="459"/>
+      <c r="G39" s="459"/>
+      <c r="H39" s="459"/>
+      <c r="I39" s="459"/>
+      <c r="J39" s="459"/>
+      <c r="K39" s="460"/>
+      <c r="L39" s="161"/>
       <c r="M39" s="153"/>
     </row>
     <row r="40" spans="2:13" ht="94.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B40" s="524"/>
-      <c r="C40" s="453" t="s">
+      <c r="B40" s="161"/>
+      <c r="C40" s="461" t="s">
         <v>57</v>
       </c>
-      <c r="D40" s="454"/>
-[...7 lines deleted...]
-      <c r="L40" s="140"/>
+      <c r="D40" s="462"/>
+      <c r="E40" s="462"/>
+      <c r="F40" s="462"/>
+      <c r="G40" s="462"/>
+      <c r="H40" s="462"/>
+      <c r="I40" s="462"/>
+      <c r="J40" s="462"/>
+      <c r="K40" s="463"/>
+      <c r="L40" s="161"/>
       <c r="M40" s="153"/>
     </row>
     <row r="41" spans="2:13" ht="48.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B41" s="524"/>
-      <c r="C41" s="456" t="s">
+      <c r="B41" s="161"/>
+      <c r="C41" s="464" t="s">
         <v>58</v>
       </c>
-      <c r="D41" s="457"/>
-[...7 lines deleted...]
-      <c r="L41" s="140"/>
+      <c r="D41" s="465"/>
+      <c r="E41" s="465"/>
+      <c r="F41" s="465"/>
+      <c r="G41" s="465"/>
+      <c r="H41" s="465"/>
+      <c r="I41" s="465"/>
+      <c r="J41" s="465"/>
+      <c r="K41" s="466"/>
+      <c r="L41" s="161"/>
       <c r="M41" s="153"/>
     </row>
     <row r="42" spans="2:13" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B42" s="524"/>
-[...9 lines deleted...]
-      <c r="L42" s="140"/>
+      <c r="B42" s="161"/>
+      <c r="C42" s="467"/>
+      <c r="D42" s="468"/>
+      <c r="E42" s="468"/>
+      <c r="F42" s="468"/>
+      <c r="G42" s="468"/>
+      <c r="H42" s="468"/>
+      <c r="I42" s="468"/>
+      <c r="J42" s="468"/>
+      <c r="K42" s="469"/>
+      <c r="L42" s="161"/>
       <c r="M42" s="153"/>
     </row>
     <row r="43" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B43" s="524"/>
-      <c r="C43" s="462" t="s">
+      <c r="B43" s="161"/>
+      <c r="C43" s="470" t="s">
         <v>59</v>
       </c>
-      <c r="D43" s="328"/>
-[...2 lines deleted...]
-      <c r="G43" s="463" t="s">
+      <c r="D43" s="336"/>
+      <c r="E43" s="336"/>
+      <c r="F43" s="337"/>
+      <c r="G43" s="471" t="s">
         <v>60</v>
       </c>
-      <c r="H43" s="218"/>
-[...1 lines deleted...]
-      <c r="J43" s="464"/>
+      <c r="H43" s="226"/>
+      <c r="I43" s="226"/>
+      <c r="J43" s="472"/>
       <c r="K43" s="23" t="s">
         <v>61</v>
       </c>
-      <c r="L43" s="140"/>
+      <c r="L43" s="161"/>
       <c r="M43" s="153"/>
     </row>
     <row r="44" spans="2:13" ht="57" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B44" s="524"/>
-      <c r="C44" s="219" t="s">
+      <c r="B44" s="161"/>
+      <c r="C44" s="227" t="s">
         <v>62</v>
       </c>
-      <c r="D44" s="439"/>
-[...2 lines deleted...]
-      <c r="G44" s="441" t="s">
+      <c r="D44" s="447"/>
+      <c r="E44" s="447"/>
+      <c r="F44" s="448"/>
+      <c r="G44" s="449" t="s">
         <v>63</v>
       </c>
-      <c r="H44" s="442"/>
-[...1 lines deleted...]
-      <c r="J44" s="443"/>
+      <c r="H44" s="450"/>
+      <c r="I44" s="450"/>
+      <c r="J44" s="451"/>
       <c r="K44" s="24" t="s">
         <v>64</v>
       </c>
-      <c r="L44" s="140"/>
+      <c r="L44" s="161"/>
       <c r="M44" s="153"/>
     </row>
     <row r="45" spans="2:13" x14ac:dyDescent="0.25">
-      <c r="B45" s="524"/>
-[...7 lines deleted...]
-      <c r="J45" s="446"/>
+      <c r="B45" s="161"/>
+      <c r="C45" s="285"/>
+      <c r="D45" s="286"/>
+      <c r="E45" s="286"/>
+      <c r="F45" s="287"/>
+      <c r="G45" s="452"/>
+      <c r="H45" s="453"/>
+      <c r="I45" s="453"/>
+      <c r="J45" s="454"/>
       <c r="K45" s="25"/>
-      <c r="L45" s="140"/>
+      <c r="L45" s="161"/>
       <c r="M45" s="153"/>
     </row>
     <row r="46" spans="2:13" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B46" s="524"/>
-[...7 lines deleted...]
-      <c r="J46" s="449"/>
+      <c r="B46" s="161"/>
+      <c r="C46" s="245"/>
+      <c r="D46" s="246"/>
+      <c r="E46" s="246"/>
+      <c r="F46" s="247"/>
+      <c r="G46" s="455"/>
+      <c r="H46" s="456"/>
+      <c r="I46" s="456"/>
+      <c r="J46" s="457"/>
       <c r="K46" s="26" t="s">
         <v>65</v>
       </c>
-      <c r="L46" s="140"/>
+      <c r="L46" s="161"/>
       <c r="M46" s="153"/>
     </row>
     <row r="47" spans="2:13" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B47" s="524"/>
+      <c r="B47" s="161"/>
       <c r="C47" s="27"/>
       <c r="D47" s="27"/>
       <c r="E47" s="27"/>
       <c r="F47" s="27"/>
       <c r="G47" s="28"/>
       <c r="H47" s="28"/>
       <c r="I47" s="28"/>
       <c r="J47" s="28"/>
       <c r="K47" s="28"/>
-      <c r="L47" s="140"/>
+      <c r="L47" s="161"/>
       <c r="M47" s="153"/>
     </row>
     <row r="48" spans="2:13" ht="82.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B48" s="524"/>
-      <c r="C48" s="421" t="s">
+      <c r="B48" s="161"/>
+      <c r="C48" s="429" t="s">
         <v>66</v>
       </c>
-      <c r="D48" s="422"/>
-[...7 lines deleted...]
-      <c r="L48" s="140"/>
+      <c r="D48" s="430"/>
+      <c r="E48" s="430"/>
+      <c r="F48" s="430"/>
+      <c r="G48" s="430"/>
+      <c r="H48" s="430"/>
+      <c r="I48" s="430"/>
+      <c r="J48" s="430"/>
+      <c r="K48" s="431"/>
+      <c r="L48" s="161"/>
       <c r="M48" s="153"/>
     </row>
     <row r="49" spans="2:14" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B49" s="524"/>
-[...9 lines deleted...]
-      <c r="L49" s="140"/>
+      <c r="B49" s="161"/>
+      <c r="C49" s="432"/>
+      <c r="D49" s="433"/>
+      <c r="E49" s="433"/>
+      <c r="F49" s="433"/>
+      <c r="G49" s="433"/>
+      <c r="H49" s="433"/>
+      <c r="I49" s="433"/>
+      <c r="J49" s="433"/>
+      <c r="K49" s="434"/>
+      <c r="L49" s="161"/>
       <c r="M49" s="153"/>
     </row>
     <row r="50" spans="2:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B50" s="524"/>
-      <c r="C50" s="427" t="s">
+      <c r="B50" s="161"/>
+      <c r="C50" s="435" t="s">
         <v>67</v>
       </c>
-      <c r="D50" s="428"/>
-[...1 lines deleted...]
-      <c r="F50" s="433" t="s">
+      <c r="D50" s="436"/>
+      <c r="E50" s="437"/>
+      <c r="F50" s="441" t="s">
         <v>68</v>
       </c>
-      <c r="G50" s="435" t="s">
+      <c r="G50" s="443" t="s">
         <v>69</v>
       </c>
-      <c r="H50" s="436"/>
-      <c r="I50" s="435" t="s">
+      <c r="H50" s="444"/>
+      <c r="I50" s="443" t="s">
         <v>70</v>
       </c>
-      <c r="J50" s="436"/>
-      <c r="K50" s="437" t="s">
+      <c r="J50" s="444"/>
+      <c r="K50" s="445" t="s">
         <v>71</v>
       </c>
-      <c r="L50" s="140"/>
+      <c r="L50" s="161"/>
       <c r="M50" s="153"/>
     </row>
     <row r="51" spans="2:14" ht="63.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B51" s="524"/>
-[...3 lines deleted...]
-      <c r="F51" s="434"/>
+      <c r="B51" s="161"/>
+      <c r="C51" s="438"/>
+      <c r="D51" s="439"/>
+      <c r="E51" s="440"/>
+      <c r="F51" s="442"/>
       <c r="G51" s="29" t="s">
         <v>72</v>
       </c>
       <c r="H51" s="29" t="s">
         <v>73</v>
       </c>
       <c r="I51" s="29" t="s">
         <v>74</v>
       </c>
       <c r="J51" s="29" t="s">
         <v>75</v>
       </c>
-      <c r="K51" s="438"/>
-      <c r="L51" s="140"/>
+      <c r="K51" s="446"/>
+      <c r="L51" s="161"/>
       <c r="M51" s="153"/>
     </row>
     <row r="52" spans="2:14" ht="168.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B52" s="524"/>
-      <c r="C52" s="409" t="s">
+      <c r="B52" s="161"/>
+      <c r="C52" s="417" t="s">
         <v>76</v>
       </c>
-      <c r="D52" s="410"/>
-      <c r="E52" s="411"/>
+      <c r="D52" s="418"/>
+      <c r="E52" s="419"/>
       <c r="F52" s="30" t="s">
         <v>77</v>
       </c>
       <c r="G52" s="31" t="s">
         <v>78</v>
       </c>
       <c r="H52" s="31" t="s">
         <v>78</v>
       </c>
       <c r="I52" s="31" t="s">
         <v>78</v>
       </c>
       <c r="J52" s="31" t="s">
         <v>78</v>
       </c>
       <c r="K52" s="32" t="s">
         <v>79</v>
       </c>
-      <c r="L52" s="140"/>
+      <c r="L52" s="161"/>
       <c r="M52" s="153"/>
     </row>
     <row r="53" spans="2:14" ht="109.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B53" s="524"/>
-      <c r="C53" s="412" t="s">
+      <c r="B53" s="161"/>
+      <c r="C53" s="420" t="s">
         <v>80</v>
       </c>
-      <c r="D53" s="413"/>
-      <c r="E53" s="414"/>
+      <c r="D53" s="421"/>
+      <c r="E53" s="422"/>
       <c r="F53" s="30" t="s">
         <v>77</v>
       </c>
       <c r="G53" s="33" t="s">
         <v>78</v>
       </c>
       <c r="H53" s="33" t="s">
         <v>78</v>
       </c>
       <c r="I53" s="33" t="s">
         <v>78</v>
       </c>
       <c r="J53" s="33" t="s">
         <v>78</v>
       </c>
       <c r="K53" s="32" t="s">
         <v>81</v>
       </c>
-      <c r="L53" s="140"/>
+      <c r="L53" s="161"/>
       <c r="M53" s="153"/>
     </row>
     <row r="54" spans="2:14" ht="145.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B54" s="524"/>
-      <c r="C54" s="409" t="s">
+      <c r="B54" s="161"/>
+      <c r="C54" s="417" t="s">
         <v>82</v>
       </c>
-      <c r="D54" s="410"/>
-      <c r="E54" s="411"/>
+      <c r="D54" s="418"/>
+      <c r="E54" s="419"/>
       <c r="F54" s="30" t="s">
         <v>77</v>
       </c>
       <c r="G54" s="33" t="s">
         <v>78</v>
       </c>
       <c r="H54" s="33" t="s">
         <v>78</v>
       </c>
       <c r="I54" s="33" t="s">
         <v>78</v>
       </c>
       <c r="J54" s="33" t="s">
         <v>78</v>
       </c>
       <c r="K54" s="32" t="s">
         <v>83</v>
       </c>
-      <c r="L54" s="140"/>
+      <c r="L54" s="161"/>
       <c r="M54" s="153"/>
     </row>
     <row r="55" spans="2:14" ht="120" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B55" s="524"/>
-      <c r="C55" s="409" t="s">
+      <c r="B55" s="161"/>
+      <c r="C55" s="417" t="s">
         <v>84</v>
       </c>
-      <c r="D55" s="410"/>
-      <c r="E55" s="411"/>
+      <c r="D55" s="418"/>
+      <c r="E55" s="419"/>
       <c r="F55" s="30" t="s">
         <v>77</v>
       </c>
       <c r="G55" s="33" t="s">
         <v>78</v>
       </c>
       <c r="H55" s="33" t="s">
         <v>78</v>
       </c>
       <c r="I55" s="33" t="s">
         <v>78</v>
       </c>
       <c r="J55" s="33" t="s">
         <v>78</v>
       </c>
       <c r="K55" s="32" t="s">
         <v>85</v>
       </c>
-      <c r="L55" s="140"/>
+      <c r="L55" s="161"/>
       <c r="M55" s="153"/>
     </row>
     <row r="56" spans="2:14" ht="124.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B56" s="524"/>
-      <c r="C56" s="415" t="s">
+      <c r="B56" s="161"/>
+      <c r="C56" s="423" t="s">
         <v>86</v>
       </c>
-      <c r="D56" s="416"/>
-      <c r="E56" s="417"/>
+      <c r="D56" s="424"/>
+      <c r="E56" s="425"/>
       <c r="F56" s="30" t="s">
         <v>77</v>
       </c>
       <c r="G56" s="33" t="s">
         <v>78</v>
       </c>
       <c r="H56" s="33" t="s">
         <v>78</v>
       </c>
       <c r="I56" s="33" t="s">
         <v>78</v>
       </c>
       <c r="J56" s="33" t="s">
         <v>78</v>
       </c>
       <c r="K56" s="32" t="s">
         <v>87</v>
       </c>
-      <c r="L56" s="140"/>
+      <c r="L56" s="161"/>
       <c r="M56" s="153"/>
     </row>
     <row r="57" spans="2:14" ht="40.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B57" s="524"/>
-      <c r="C57" s="418" t="s">
+      <c r="B57" s="161"/>
+      <c r="C57" s="426" t="s">
         <v>88</v>
       </c>
-      <c r="D57" s="419"/>
-[...2 lines deleted...]
-      <c r="G57" s="400" t="s">
+      <c r="D57" s="427"/>
+      <c r="E57" s="427"/>
+      <c r="F57" s="428"/>
+      <c r="G57" s="408" t="s">
         <v>89</v>
       </c>
-      <c r="H57" s="401"/>
-      <c r="I57" s="402" t="s">
+      <c r="H57" s="409"/>
+      <c r="I57" s="410" t="s">
         <v>90</v>
       </c>
-      <c r="J57" s="403"/>
-[...1 lines deleted...]
-      <c r="L57" s="140"/>
+      <c r="J57" s="411"/>
+      <c r="K57" s="232"/>
+      <c r="L57" s="161"/>
       <c r="M57" s="139"/>
     </row>
     <row r="58" spans="2:14" ht="72" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B58" s="524"/>
-      <c r="C58" s="404" t="s">
+      <c r="B58" s="161"/>
+      <c r="C58" s="412" t="s">
         <v>91</v>
       </c>
-      <c r="D58" s="405"/>
-[...1 lines deleted...]
-      <c r="F58" s="406"/>
+      <c r="D58" s="413"/>
+      <c r="E58" s="413"/>
+      <c r="F58" s="414"/>
       <c r="G58" s="34" t="s">
         <v>92</v>
       </c>
-      <c r="H58" s="407" t="s">
+      <c r="H58" s="415" t="s">
         <v>93</v>
       </c>
-      <c r="I58" s="408"/>
-      <c r="J58" s="407" t="s">
+      <c r="I58" s="416"/>
+      <c r="J58" s="415" t="s">
         <v>94</v>
       </c>
-      <c r="K58" s="374"/>
-      <c r="L58" s="140"/>
+      <c r="K58" s="382"/>
+      <c r="L58" s="161"/>
       <c r="M58" s="139"/>
     </row>
     <row r="59" spans="2:14" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B59" s="524"/>
-      <c r="C59" s="385">
+      <c r="B59" s="161"/>
+      <c r="C59" s="393">
         <v>1</v>
       </c>
-      <c r="D59" s="388" t="s">
+      <c r="D59" s="396" t="s">
         <v>95</v>
       </c>
-      <c r="E59" s="389"/>
-[...1 lines deleted...]
-      <c r="G59" s="397" t="s">
+      <c r="E59" s="397"/>
+      <c r="F59" s="398"/>
+      <c r="G59" s="405" t="s">
         <v>96</v>
       </c>
       <c r="H59" s="35" t="s">
         <v>97</v>
       </c>
       <c r="I59" s="35"/>
       <c r="J59" s="36" t="s">
         <v>98</v>
       </c>
       <c r="K59" s="37"/>
-      <c r="L59" s="140"/>
+      <c r="L59" s="161"/>
       <c r="M59" s="154">
         <v>1</v>
       </c>
       <c r="N59" s="38" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="60" spans="2:14" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B60" s="524"/>
-[...4 lines deleted...]
-      <c r="G60" s="398"/>
+      <c r="B60" s="161"/>
+      <c r="C60" s="394"/>
+      <c r="D60" s="399"/>
+      <c r="E60" s="400"/>
+      <c r="F60" s="401"/>
+      <c r="G60" s="406"/>
       <c r="H60" s="39" t="s">
         <v>100</v>
       </c>
       <c r="I60" s="39"/>
       <c r="J60" s="40" t="s">
         <v>101</v>
       </c>
       <c r="K60" s="41"/>
-      <c r="L60" s="140"/>
+      <c r="L60" s="161"/>
       <c r="M60" s="154">
         <v>2</v>
       </c>
       <c r="N60" s="38" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="61" spans="2:14" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B61" s="524"/>
-[...4 lines deleted...]
-      <c r="G61" s="398"/>
+      <c r="B61" s="161"/>
+      <c r="C61" s="394"/>
+      <c r="D61" s="399"/>
+      <c r="E61" s="400"/>
+      <c r="F61" s="401"/>
+      <c r="G61" s="406"/>
       <c r="H61" s="39" t="s">
         <v>103</v>
       </c>
       <c r="I61" s="42"/>
       <c r="J61" s="40" t="s">
         <v>104</v>
       </c>
       <c r="K61" s="41"/>
-      <c r="L61" s="140"/>
+      <c r="L61" s="161"/>
       <c r="M61" s="154">
         <v>3</v>
       </c>
       <c r="N61" s="38" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="62" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B62" s="524"/>
-[...4 lines deleted...]
-      <c r="G62" s="398"/>
+      <c r="B62" s="161"/>
+      <c r="C62" s="394"/>
+      <c r="D62" s="399"/>
+      <c r="E62" s="400"/>
+      <c r="F62" s="401"/>
+      <c r="G62" s="406"/>
       <c r="H62" s="39" t="s">
         <v>106</v>
       </c>
       <c r="I62" s="39"/>
       <c r="J62" s="40" t="s">
         <v>107</v>
       </c>
       <c r="K62" s="41"/>
-      <c r="L62" s="140"/>
+      <c r="L62" s="161"/>
       <c r="M62" s="154">
         <v>4</v>
       </c>
     </row>
     <row r="63" spans="2:14" ht="45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B63" s="524"/>
-[...4 lines deleted...]
-      <c r="G63" s="398"/>
+      <c r="B63" s="161"/>
+      <c r="C63" s="394"/>
+      <c r="D63" s="399"/>
+      <c r="E63" s="400"/>
+      <c r="F63" s="401"/>
+      <c r="G63" s="406"/>
       <c r="H63" s="39" t="s">
         <v>108</v>
       </c>
       <c r="I63" s="39"/>
       <c r="J63" s="40" t="s">
         <v>109</v>
       </c>
       <c r="K63" s="41"/>
-      <c r="L63" s="140"/>
+      <c r="L63" s="161"/>
       <c r="M63" s="154">
         <v>5</v>
       </c>
     </row>
     <row r="64" spans="2:14" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B64" s="524"/>
-[...4 lines deleted...]
-      <c r="G64" s="399"/>
+      <c r="B64" s="161"/>
+      <c r="C64" s="395"/>
+      <c r="D64" s="402"/>
+      <c r="E64" s="403"/>
+      <c r="F64" s="404"/>
+      <c r="G64" s="407"/>
       <c r="H64" s="43" t="s">
         <v>110</v>
       </c>
       <c r="I64" s="43"/>
       <c r="J64" s="40" t="s">
         <v>111</v>
       </c>
       <c r="K64" s="44"/>
-      <c r="L64" s="140"/>
+      <c r="L64" s="161"/>
       <c r="M64" s="154">
         <v>6</v>
       </c>
     </row>
     <row r="65" spans="2:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B65" s="524"/>
-      <c r="C65" s="385">
+      <c r="B65" s="161"/>
+      <c r="C65" s="393">
         <v>2</v>
       </c>
-      <c r="D65" s="388" t="s">
+      <c r="D65" s="396" t="s">
         <v>95</v>
       </c>
-      <c r="E65" s="389"/>
-[...1 lines deleted...]
-      <c r="G65" s="397" t="s">
+      <c r="E65" s="397"/>
+      <c r="F65" s="398"/>
+      <c r="G65" s="405" t="s">
         <v>96</v>
       </c>
       <c r="H65" s="35" t="s">
         <v>97</v>
       </c>
       <c r="I65" s="35"/>
       <c r="J65" s="36" t="s">
         <v>98</v>
       </c>
       <c r="K65" s="37"/>
-      <c r="L65" s="140"/>
+      <c r="L65" s="161"/>
       <c r="M65" s="154">
         <v>7</v>
       </c>
     </row>
     <row r="66" spans="2:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B66" s="524"/>
-[...4 lines deleted...]
-      <c r="G66" s="398"/>
+      <c r="B66" s="161"/>
+      <c r="C66" s="394"/>
+      <c r="D66" s="399"/>
+      <c r="E66" s="400"/>
+      <c r="F66" s="401"/>
+      <c r="G66" s="406"/>
       <c r="H66" s="45" t="s">
         <v>100</v>
       </c>
       <c r="I66" s="45"/>
       <c r="J66" s="40" t="s">
         <v>101</v>
       </c>
       <c r="K66" s="46"/>
-      <c r="L66" s="140"/>
+      <c r="L66" s="161"/>
       <c r="M66" s="154">
         <v>8</v>
       </c>
     </row>
     <row r="67" spans="2:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B67" s="524"/>
-[...4 lines deleted...]
-      <c r="G67" s="398"/>
+      <c r="B67" s="161"/>
+      <c r="C67" s="394"/>
+      <c r="D67" s="399"/>
+      <c r="E67" s="400"/>
+      <c r="F67" s="401"/>
+      <c r="G67" s="406"/>
       <c r="H67" s="45" t="s">
         <v>103</v>
       </c>
       <c r="I67" s="42"/>
       <c r="J67" s="40" t="s">
         <v>104</v>
       </c>
       <c r="K67" s="46"/>
-      <c r="L67" s="140"/>
+      <c r="L67" s="161"/>
       <c r="M67" s="154">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="2:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B68" s="524"/>
-[...4 lines deleted...]
-      <c r="G68" s="398"/>
+      <c r="B68" s="161"/>
+      <c r="C68" s="394"/>
+      <c r="D68" s="399"/>
+      <c r="E68" s="400"/>
+      <c r="F68" s="401"/>
+      <c r="G68" s="406"/>
       <c r="H68" s="45" t="s">
         <v>106</v>
       </c>
       <c r="I68" s="45"/>
       <c r="J68" s="40" t="s">
         <v>107</v>
       </c>
       <c r="K68" s="46"/>
-      <c r="L68" s="140"/>
+      <c r="L68" s="161"/>
       <c r="M68" s="154">
         <v>10</v>
       </c>
     </row>
     <row r="69" spans="2:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B69" s="524"/>
-[...4 lines deleted...]
-      <c r="G69" s="398"/>
+      <c r="B69" s="161"/>
+      <c r="C69" s="394"/>
+      <c r="D69" s="399"/>
+      <c r="E69" s="400"/>
+      <c r="F69" s="401"/>
+      <c r="G69" s="406"/>
       <c r="H69" s="45" t="s">
         <v>108</v>
       </c>
       <c r="I69" s="45"/>
       <c r="J69" s="40" t="s">
         <v>109</v>
       </c>
       <c r="K69" s="46"/>
-      <c r="L69" s="140"/>
+      <c r="L69" s="161"/>
       <c r="M69" s="155" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="70" spans="2:13" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B70" s="524"/>
-[...4 lines deleted...]
-      <c r="G70" s="399"/>
+      <c r="B70" s="161"/>
+      <c r="C70" s="395"/>
+      <c r="D70" s="402"/>
+      <c r="E70" s="403"/>
+      <c r="F70" s="404"/>
+      <c r="G70" s="407"/>
       <c r="H70" s="43" t="s">
         <v>110</v>
       </c>
       <c r="I70" s="43"/>
       <c r="J70" s="40" t="s">
         <v>111</v>
       </c>
       <c r="K70" s="44"/>
-      <c r="L70" s="140"/>
+      <c r="L70" s="161"/>
       <c r="M70" s="153"/>
     </row>
     <row r="71" spans="2:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B71" s="524"/>
-      <c r="C71" s="385">
+      <c r="B71" s="161"/>
+      <c r="C71" s="393">
         <v>3</v>
       </c>
-      <c r="D71" s="388" t="s">
+      <c r="D71" s="396" t="s">
         <v>95</v>
       </c>
-      <c r="E71" s="389"/>
-[...1 lines deleted...]
-      <c r="G71" s="397" t="s">
+      <c r="E71" s="397"/>
+      <c r="F71" s="398"/>
+      <c r="G71" s="405" t="s">
         <v>96</v>
       </c>
       <c r="H71" s="35" t="s">
         <v>97</v>
       </c>
       <c r="I71" s="48"/>
       <c r="J71" s="36" t="s">
         <v>98</v>
       </c>
       <c r="K71" s="49"/>
-      <c r="L71" s="140"/>
+      <c r="L71" s="161"/>
       <c r="M71" s="153"/>
     </row>
     <row r="72" spans="2:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B72" s="524"/>
-[...4 lines deleted...]
-      <c r="G72" s="398"/>
+      <c r="B72" s="161"/>
+      <c r="C72" s="394"/>
+      <c r="D72" s="399"/>
+      <c r="E72" s="400"/>
+      <c r="F72" s="401"/>
+      <c r="G72" s="406"/>
       <c r="H72" s="45" t="s">
         <v>100</v>
       </c>
       <c r="I72" s="50"/>
       <c r="J72" s="40" t="s">
         <v>101</v>
       </c>
       <c r="K72" s="51"/>
-      <c r="L72" s="140"/>
+      <c r="L72" s="161"/>
       <c r="M72" s="153"/>
     </row>
     <row r="73" spans="2:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B73" s="524"/>
-[...4 lines deleted...]
-      <c r="G73" s="398"/>
+      <c r="B73" s="161"/>
+      <c r="C73" s="394"/>
+      <c r="D73" s="399"/>
+      <c r="E73" s="400"/>
+      <c r="F73" s="401"/>
+      <c r="G73" s="406"/>
       <c r="H73" s="45" t="s">
         <v>103</v>
       </c>
       <c r="I73" s="42"/>
       <c r="J73" s="40" t="s">
         <v>104</v>
       </c>
       <c r="K73" s="51"/>
-      <c r="L73" s="140"/>
+      <c r="L73" s="161"/>
       <c r="M73" s="153"/>
     </row>
     <row r="74" spans="2:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B74" s="524"/>
-[...4 lines deleted...]
-      <c r="G74" s="398"/>
+      <c r="B74" s="161"/>
+      <c r="C74" s="394"/>
+      <c r="D74" s="399"/>
+      <c r="E74" s="400"/>
+      <c r="F74" s="401"/>
+      <c r="G74" s="406"/>
       <c r="H74" s="45" t="s">
         <v>106</v>
       </c>
       <c r="I74" s="50"/>
       <c r="J74" s="40" t="s">
         <v>107</v>
       </c>
       <c r="K74" s="51"/>
-      <c r="L74" s="140"/>
+      <c r="L74" s="161"/>
       <c r="M74" s="153"/>
     </row>
     <row r="75" spans="2:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B75" s="524"/>
-[...4 lines deleted...]
-      <c r="G75" s="398"/>
+      <c r="B75" s="161"/>
+      <c r="C75" s="394"/>
+      <c r="D75" s="399"/>
+      <c r="E75" s="400"/>
+      <c r="F75" s="401"/>
+      <c r="G75" s="406"/>
       <c r="H75" s="45" t="s">
         <v>108</v>
       </c>
       <c r="I75" s="50"/>
       <c r="J75" s="40" t="s">
         <v>109</v>
       </c>
       <c r="K75" s="51"/>
-      <c r="L75" s="140"/>
+      <c r="L75" s="161"/>
       <c r="M75" s="153"/>
     </row>
     <row r="76" spans="2:13" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B76" s="524"/>
-[...4 lines deleted...]
-      <c r="G76" s="399"/>
+      <c r="B76" s="161"/>
+      <c r="C76" s="395"/>
+      <c r="D76" s="402"/>
+      <c r="E76" s="403"/>
+      <c r="F76" s="404"/>
+      <c r="G76" s="407"/>
       <c r="H76" s="43" t="s">
         <v>110</v>
       </c>
       <c r="I76" s="52"/>
       <c r="J76" s="40" t="s">
         <v>111</v>
       </c>
       <c r="K76" s="53"/>
-      <c r="L76" s="140"/>
+      <c r="L76" s="161"/>
       <c r="M76" s="153"/>
     </row>
     <row r="77" spans="2:13" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B77" s="524"/>
-      <c r="C77" s="373" t="s">
+      <c r="B77" s="161"/>
+      <c r="C77" s="381" t="s">
         <v>113</v>
       </c>
-      <c r="D77" s="374"/>
-[...7 lines deleted...]
-      <c r="L77" s="140"/>
+      <c r="D77" s="382"/>
+      <c r="E77" s="383"/>
+      <c r="F77" s="384"/>
+      <c r="G77" s="384"/>
+      <c r="H77" s="384"/>
+      <c r="I77" s="384"/>
+      <c r="J77" s="384"/>
+      <c r="K77" s="385"/>
+      <c r="L77" s="161"/>
       <c r="M77" s="153"/>
     </row>
     <row r="78" spans="2:13" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B78" s="524"/>
-      <c r="C78" s="190" t="s">
+      <c r="B78" s="161"/>
+      <c r="C78" s="198" t="s">
         <v>114</v>
       </c>
-      <c r="D78" s="191"/>
-[...4 lines deleted...]
-      <c r="I78" s="373" t="s">
+      <c r="D78" s="199"/>
+      <c r="E78" s="199"/>
+      <c r="F78" s="199"/>
+      <c r="G78" s="199"/>
+      <c r="H78" s="200"/>
+      <c r="I78" s="381" t="s">
         <v>115</v>
       </c>
-      <c r="J78" s="378"/>
-[...1 lines deleted...]
-      <c r="L78" s="140"/>
+      <c r="J78" s="386"/>
+      <c r="K78" s="382"/>
+      <c r="L78" s="161"/>
       <c r="M78" s="153"/>
     </row>
     <row r="79" spans="2:13" ht="38.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B79" s="524"/>
-      <c r="C79" s="379" t="s">
+      <c r="B79" s="161"/>
+      <c r="C79" s="387" t="s">
         <v>116</v>
       </c>
-      <c r="D79" s="380"/>
-[...4 lines deleted...]
-      <c r="I79" s="382" t="s">
+      <c r="D79" s="388"/>
+      <c r="E79" s="388"/>
+      <c r="F79" s="388"/>
+      <c r="G79" s="388"/>
+      <c r="H79" s="389"/>
+      <c r="I79" s="390" t="s">
         <v>117</v>
       </c>
-      <c r="J79" s="383"/>
-[...1 lines deleted...]
-      <c r="L79" s="140"/>
+      <c r="J79" s="391"/>
+      <c r="K79" s="392"/>
+      <c r="L79" s="161" t="s">
+        <v>253</v>
+      </c>
       <c r="M79" s="153"/>
     </row>
     <row r="80" spans="2:13" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B80" s="524"/>
+      <c r="B80" s="161"/>
       <c r="C80" s="54"/>
       <c r="D80" s="55"/>
       <c r="E80" s="55"/>
       <c r="F80" s="55"/>
       <c r="G80" s="55"/>
       <c r="H80" s="55"/>
       <c r="I80" s="56"/>
       <c r="J80" s="56"/>
       <c r="K80" s="57"/>
-      <c r="L80" s="140"/>
+      <c r="L80" s="161" t="s">
+        <v>254</v>
+      </c>
       <c r="M80" s="153"/>
     </row>
     <row r="81" spans="2:13" ht="62.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B81" s="524"/>
-      <c r="C81" s="348" t="s">
+      <c r="B81" s="161"/>
+      <c r="C81" s="356" t="s">
         <v>118</v>
       </c>
-      <c r="D81" s="349"/>
-[...7 lines deleted...]
-      <c r="L81" s="140"/>
+      <c r="D81" s="357"/>
+      <c r="E81" s="357"/>
+      <c r="F81" s="357"/>
+      <c r="G81" s="357"/>
+      <c r="H81" s="357"/>
+      <c r="I81" s="357"/>
+      <c r="J81" s="357"/>
+      <c r="K81" s="358"/>
+      <c r="L81" s="161"/>
       <c r="M81" s="153"/>
     </row>
     <row r="82" spans="2:13" ht="23.25" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B82" s="524"/>
-      <c r="C82" s="228" t="s">
+      <c r="B82" s="161"/>
+      <c r="C82" s="236" t="s">
         <v>119</v>
       </c>
-      <c r="D82" s="229"/>
-[...7 lines deleted...]
-      <c r="L82" s="140"/>
+      <c r="D82" s="237"/>
+      <c r="E82" s="237"/>
+      <c r="F82" s="237"/>
+      <c r="G82" s="237"/>
+      <c r="H82" s="237"/>
+      <c r="I82" s="237"/>
+      <c r="J82" s="237"/>
+      <c r="K82" s="238"/>
+      <c r="L82" s="161"/>
       <c r="M82" s="153"/>
     </row>
     <row r="83" spans="2:13" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B83" s="524"/>
+      <c r="B83" s="161"/>
       <c r="C83" s="58"/>
       <c r="D83" s="16"/>
       <c r="E83" s="16"/>
       <c r="F83" s="16"/>
       <c r="G83" s="16"/>
       <c r="H83" s="16"/>
       <c r="I83" s="16"/>
       <c r="J83" s="16"/>
       <c r="K83" s="17"/>
-      <c r="L83" s="140"/>
+      <c r="L83" s="161"/>
       <c r="M83" s="153"/>
     </row>
     <row r="84" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B84" s="524"/>
-      <c r="C84" s="351" t="s">
+      <c r="B84" s="161"/>
+      <c r="C84" s="359" t="s">
         <v>120</v>
       </c>
-      <c r="D84" s="354" t="s">
+      <c r="D84" s="362" t="s">
         <v>121</v>
       </c>
-      <c r="E84" s="355"/>
-[...1 lines deleted...]
-      <c r="G84" s="360" t="s">
+      <c r="E84" s="363"/>
+      <c r="F84" s="364"/>
+      <c r="G84" s="368" t="s">
         <v>122</v>
       </c>
-      <c r="H84" s="356"/>
-      <c r="I84" s="333" t="s">
+      <c r="H84" s="364"/>
+      <c r="I84" s="341" t="s">
         <v>123</v>
       </c>
-      <c r="J84" s="362"/>
+      <c r="J84" s="370"/>
       <c r="K84" s="59" t="s">
         <v>124</v>
       </c>
-      <c r="L84" s="140"/>
+      <c r="L84" s="161"/>
       <c r="M84" s="153"/>
     </row>
     <row r="85" spans="2:13" ht="32.25" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B85" s="524"/>
-[...5 lines deleted...]
-      <c r="H85" s="359"/>
+      <c r="B85" s="161"/>
+      <c r="C85" s="360"/>
+      <c r="D85" s="365"/>
+      <c r="E85" s="366"/>
+      <c r="F85" s="367"/>
+      <c r="G85" s="369"/>
+      <c r="H85" s="367"/>
       <c r="I85" s="60" t="s">
         <v>125</v>
       </c>
       <c r="J85" s="60" t="s">
         <v>126</v>
       </c>
       <c r="K85" s="61" t="s">
         <v>127</v>
       </c>
-      <c r="L85" s="140"/>
+      <c r="L85" s="161"/>
       <c r="M85" s="153"/>
     </row>
     <row r="86" spans="2:13" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B86" s="524"/>
-[...1 lines deleted...]
-      <c r="D86" s="363" t="s">
+      <c r="B86" s="161"/>
+      <c r="C86" s="360"/>
+      <c r="D86" s="371" t="s">
         <v>128</v>
       </c>
-      <c r="E86" s="364"/>
-[...1 lines deleted...]
-      <c r="G86" s="366" t="s">
+      <c r="E86" s="372"/>
+      <c r="F86" s="373"/>
+      <c r="G86" s="374" t="s">
         <v>129</v>
       </c>
-      <c r="H86" s="367"/>
+      <c r="H86" s="375"/>
       <c r="I86" s="62"/>
       <c r="J86" s="62"/>
       <c r="K86" s="63" t="s">
         <v>130</v>
       </c>
-      <c r="L86" s="140"/>
+      <c r="L86" s="161"/>
       <c r="M86" s="153"/>
     </row>
     <row r="87" spans="2:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B87" s="524"/>
-[...1 lines deleted...]
-      <c r="D87" s="368" t="s">
+      <c r="B87" s="161"/>
+      <c r="C87" s="360"/>
+      <c r="D87" s="376" t="s">
         <v>131</v>
       </c>
-      <c r="E87" s="369"/>
-[...5 lines deleted...]
-      <c r="K87" s="371" t="s">
+      <c r="E87" s="377"/>
+      <c r="F87" s="377"/>
+      <c r="G87" s="377"/>
+      <c r="H87" s="377"/>
+      <c r="I87" s="377"/>
+      <c r="J87" s="378"/>
+      <c r="K87" s="379" t="s">
         <v>132</v>
       </c>
-      <c r="L87" s="140"/>
+      <c r="L87" s="161"/>
       <c r="M87" s="153"/>
     </row>
     <row r="88" spans="2:13" ht="32.25" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B88" s="524"/>
-      <c r="C88" s="352"/>
+      <c r="B88" s="161"/>
+      <c r="C88" s="360"/>
       <c r="D88" s="64" t="s">
         <v>133</v>
       </c>
       <c r="E88" s="60" t="s">
         <v>134</v>
       </c>
       <c r="F88" s="60" t="s">
         <v>135</v>
       </c>
       <c r="G88" s="60" t="s">
         <v>136</v>
       </c>
       <c r="H88" s="60" t="s">
         <v>137</v>
       </c>
       <c r="I88" s="60" t="s">
         <v>138</v>
       </c>
       <c r="J88" s="61" t="s">
         <v>139</v>
       </c>
-      <c r="K88" s="372"/>
-      <c r="L88" s="140"/>
+      <c r="K88" s="380"/>
+      <c r="L88" s="161"/>
       <c r="M88" s="153"/>
     </row>
     <row r="89" spans="2:13" ht="99.75" x14ac:dyDescent="0.25">
-      <c r="B89" s="524"/>
-      <c r="C89" s="352"/>
+      <c r="B89" s="161"/>
+      <c r="C89" s="360"/>
       <c r="D89" s="65" t="s">
         <v>140</v>
       </c>
       <c r="E89" s="66" t="s">
         <v>141</v>
       </c>
       <c r="F89" s="66" t="s">
         <v>142</v>
       </c>
       <c r="G89" s="66" t="s">
         <v>143</v>
       </c>
       <c r="H89" s="66" t="s">
         <v>144</v>
       </c>
       <c r="I89" s="67" t="s">
         <v>145</v>
       </c>
       <c r="J89" s="66" t="s">
         <v>146</v>
       </c>
       <c r="K89" s="68" t="s">
         <v>147</v>
       </c>
-      <c r="L89" s="140"/>
+      <c r="L89" s="161"/>
       <c r="M89" s="153"/>
     </row>
     <row r="90" spans="2:13" x14ac:dyDescent="0.25">
-      <c r="B90" s="524"/>
-      <c r="C90" s="352"/>
+      <c r="B90" s="161"/>
+      <c r="C90" s="360"/>
       <c r="D90" s="69"/>
       <c r="E90" s="70"/>
       <c r="F90" s="70"/>
       <c r="G90" s="70"/>
       <c r="H90" s="70"/>
       <c r="I90" s="71"/>
       <c r="J90" s="70"/>
       <c r="K90" s="72"/>
-      <c r="L90" s="140"/>
+      <c r="L90" s="161"/>
       <c r="M90" s="153"/>
     </row>
     <row r="91" spans="2:13" x14ac:dyDescent="0.25">
-      <c r="B91" s="524"/>
-      <c r="C91" s="352"/>
+      <c r="B91" s="161"/>
+      <c r="C91" s="360"/>
       <c r="D91" s="69"/>
       <c r="E91" s="70"/>
       <c r="F91" s="70"/>
       <c r="G91" s="70"/>
       <c r="H91" s="70"/>
       <c r="I91" s="71"/>
       <c r="J91" s="70"/>
       <c r="K91" s="72"/>
-      <c r="L91" s="140"/>
+      <c r="L91" s="161"/>
       <c r="M91" s="153"/>
     </row>
     <row r="92" spans="2:13" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B92" s="524"/>
-      <c r="C92" s="352"/>
+      <c r="B92" s="161"/>
+      <c r="C92" s="360"/>
       <c r="D92" s="73"/>
       <c r="E92" s="74"/>
       <c r="F92" s="74"/>
       <c r="G92" s="74"/>
       <c r="H92" s="74"/>
       <c r="I92" s="75"/>
       <c r="J92" s="74"/>
       <c r="K92" s="76"/>
-      <c r="L92" s="140"/>
+      <c r="L92" s="161"/>
       <c r="M92" s="153"/>
     </row>
     <row r="93" spans="2:13" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B93" s="524"/>
-[...1 lines deleted...]
-      <c r="D93" s="319" t="s">
+      <c r="B93" s="161"/>
+      <c r="C93" s="361"/>
+      <c r="D93" s="327" t="s">
         <v>148</v>
       </c>
-      <c r="E93" s="320"/>
-[...6 lines deleted...]
-      <c r="L93" s="140"/>
+      <c r="E93" s="328"/>
+      <c r="F93" s="329"/>
+      <c r="G93" s="330"/>
+      <c r="H93" s="330"/>
+      <c r="I93" s="330"/>
+      <c r="J93" s="330"/>
+      <c r="K93" s="331"/>
+      <c r="L93" s="161"/>
       <c r="M93" s="153"/>
     </row>
     <row r="94" spans="2:13" ht="23.25" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B94" s="524"/>
+      <c r="B94" s="161"/>
       <c r="C94" s="77"/>
-      <c r="D94" s="324" t="s">
+      <c r="D94" s="332" t="s">
         <v>149</v>
       </c>
-      <c r="E94" s="325"/>
-[...6 lines deleted...]
-      <c r="L94" s="140"/>
+      <c r="E94" s="333"/>
+      <c r="F94" s="333"/>
+      <c r="G94" s="333"/>
+      <c r="H94" s="333"/>
+      <c r="I94" s="333"/>
+      <c r="J94" s="333"/>
+      <c r="K94" s="334"/>
+      <c r="L94" s="161"/>
       <c r="M94" s="153"/>
     </row>
     <row r="95" spans="2:13" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B95" s="524"/>
+      <c r="B95" s="161"/>
       <c r="C95" s="77"/>
       <c r="D95" s="15"/>
       <c r="E95" s="15"/>
       <c r="F95" s="15"/>
       <c r="G95" s="15"/>
       <c r="H95" s="15"/>
       <c r="I95" s="15"/>
       <c r="J95" s="16"/>
       <c r="K95" s="17"/>
-      <c r="L95" s="140"/>
+      <c r="L95" s="161"/>
       <c r="M95" s="153"/>
     </row>
     <row r="96" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B96" s="524"/>
-      <c r="C96" s="280" t="s">
+      <c r="B96" s="161"/>
+      <c r="C96" s="288" t="s">
         <v>150</v>
       </c>
-      <c r="D96" s="327" t="s">
+      <c r="D96" s="335" t="s">
         <v>151</v>
       </c>
-      <c r="E96" s="328"/>
-[...1 lines deleted...]
-      <c r="G96" s="330" t="s">
+      <c r="E96" s="336"/>
+      <c r="F96" s="337"/>
+      <c r="G96" s="338" t="s">
         <v>152</v>
       </c>
-      <c r="H96" s="331"/>
-[...1 lines deleted...]
-      <c r="J96" s="333" t="s">
+      <c r="H96" s="339"/>
+      <c r="I96" s="340"/>
+      <c r="J96" s="341" t="s">
         <v>153</v>
       </c>
-      <c r="K96" s="334"/>
-      <c r="L96" s="140"/>
+      <c r="K96" s="342"/>
+      <c r="L96" s="161"/>
       <c r="M96" s="153"/>
     </row>
     <row r="97" spans="2:15" ht="57" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B97" s="524"/>
-[...1 lines deleted...]
-      <c r="D97" s="335" t="s">
+      <c r="B97" s="161"/>
+      <c r="C97" s="288"/>
+      <c r="D97" s="343" t="s">
         <v>154</v>
       </c>
-      <c r="E97" s="336"/>
-[...1 lines deleted...]
-      <c r="G97" s="341" t="s">
+      <c r="E97" s="344"/>
+      <c r="F97" s="345"/>
+      <c r="G97" s="349" t="s">
         <v>155</v>
       </c>
-      <c r="H97" s="336"/>
-      <c r="I97" s="337"/>
+      <c r="H97" s="344"/>
+      <c r="I97" s="345"/>
       <c r="J97" s="78" t="s">
         <v>156</v>
       </c>
       <c r="K97" s="79"/>
-      <c r="L97" s="140"/>
+      <c r="L97" s="161"/>
       <c r="M97" s="153"/>
     </row>
     <row r="98" spans="2:15" ht="51" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B98" s="524"/>
-[...6 lines deleted...]
-      <c r="I98" s="340"/>
+      <c r="B98" s="161"/>
+      <c r="C98" s="288"/>
+      <c r="D98" s="346"/>
+      <c r="E98" s="347"/>
+      <c r="F98" s="348"/>
+      <c r="G98" s="346"/>
+      <c r="H98" s="347"/>
+      <c r="I98" s="348"/>
       <c r="J98" s="80" t="s">
         <v>126</v>
       </c>
       <c r="K98" s="81"/>
-      <c r="L98" s="140"/>
+      <c r="L98" s="161"/>
       <c r="M98" s="153"/>
     </row>
     <row r="99" spans="2:15" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B99" s="524"/>
-[...1 lines deleted...]
-      <c r="D99" s="342" t="s">
+      <c r="B99" s="161"/>
+      <c r="C99" s="288"/>
+      <c r="D99" s="350" t="s">
         <v>157</v>
       </c>
-      <c r="E99" s="343"/>
-[...2 lines deleted...]
-      <c r="H99" s="309" t="s">
+      <c r="E99" s="351"/>
+      <c r="F99" s="351"/>
+      <c r="G99" s="352"/>
+      <c r="H99" s="317" t="s">
         <v>158</v>
       </c>
-      <c r="I99" s="311" t="s">
+      <c r="I99" s="319" t="s">
         <v>159</v>
       </c>
-      <c r="J99" s="312"/>
-[...1 lines deleted...]
-      <c r="L99" s="140"/>
+      <c r="J99" s="320"/>
+      <c r="K99" s="321"/>
+      <c r="L99" s="161"/>
       <c r="M99" s="153"/>
     </row>
     <row r="100" spans="2:15" ht="46.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B100" s="524"/>
-[...6 lines deleted...]
-      <c r="I100" s="314" t="s">
+      <c r="B100" s="161"/>
+      <c r="C100" s="288"/>
+      <c r="D100" s="353"/>
+      <c r="E100" s="354"/>
+      <c r="F100" s="354"/>
+      <c r="G100" s="355"/>
+      <c r="H100" s="318"/>
+      <c r="I100" s="322" t="s">
         <v>160</v>
       </c>
-      <c r="J100" s="315"/>
+      <c r="J100" s="323"/>
       <c r="K100" s="82" t="s">
         <v>161</v>
       </c>
-      <c r="L100" s="140"/>
+      <c r="L100" s="161"/>
       <c r="M100" s="153"/>
     </row>
     <row r="101" spans="2:15" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B101" s="524"/>
-      <c r="C101" s="280"/>
+      <c r="B101" s="161"/>
+      <c r="C101" s="288"/>
       <c r="D101" s="83">
         <v>1</v>
       </c>
-      <c r="E101" s="316"/>
-[...1 lines deleted...]
-      <c r="G101" s="318"/>
+      <c r="E101" s="324"/>
+      <c r="F101" s="325"/>
+      <c r="G101" s="326"/>
       <c r="H101" s="84" t="s">
         <v>162</v>
       </c>
       <c r="I101" s="85" t="s">
         <v>163</v>
       </c>
       <c r="J101" s="86" t="s">
         <v>164</v>
       </c>
       <c r="K101" s="87"/>
-      <c r="L101" s="140"/>
+      <c r="L101" s="161"/>
       <c r="M101" s="153"/>
       <c r="N101" s="47" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="102" spans="2:15" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B102" s="524"/>
-      <c r="C102" s="280"/>
+      <c r="B102" s="161"/>
+      <c r="C102" s="288"/>
       <c r="D102" s="88">
         <v>2</v>
       </c>
-      <c r="E102" s="300"/>
-[...1 lines deleted...]
-      <c r="G102" s="302"/>
+      <c r="E102" s="308"/>
+      <c r="F102" s="309"/>
+      <c r="G102" s="310"/>
       <c r="H102" s="89" t="s">
         <v>162</v>
       </c>
       <c r="I102" s="90" t="s">
         <v>163</v>
       </c>
       <c r="J102" s="91" t="s">
         <v>166</v>
       </c>
       <c r="K102" s="92" t="s">
         <v>167</v>
       </c>
-      <c r="L102" s="140"/>
+      <c r="L102" s="161"/>
       <c r="M102" s="153"/>
       <c r="N102" s="47" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="103" spans="2:15" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B103" s="524"/>
-      <c r="C103" s="280"/>
+      <c r="B103" s="161"/>
+      <c r="C103" s="288"/>
       <c r="D103" s="88">
         <v>3</v>
       </c>
-      <c r="E103" s="300"/>
-[...1 lines deleted...]
-      <c r="G103" s="302"/>
+      <c r="E103" s="308"/>
+      <c r="F103" s="309"/>
+      <c r="G103" s="310"/>
       <c r="H103" s="89" t="s">
         <v>162</v>
       </c>
       <c r="I103" s="90" t="s">
         <v>163</v>
       </c>
       <c r="J103" s="91" t="s">
         <v>169</v>
       </c>
       <c r="K103" s="92" t="s">
         <v>167</v>
       </c>
-      <c r="L103" s="140"/>
+      <c r="L103" s="161"/>
       <c r="M103" s="153"/>
     </row>
     <row r="104" spans="2:15" ht="81" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B104" s="524"/>
-      <c r="C104" s="280"/>
+      <c r="B104" s="161"/>
+      <c r="C104" s="288"/>
       <c r="D104" s="88">
         <v>4</v>
       </c>
-      <c r="E104" s="300"/>
-[...1 lines deleted...]
-      <c r="G104" s="302"/>
+      <c r="E104" s="308"/>
+      <c r="F104" s="309"/>
+      <c r="G104" s="310"/>
       <c r="H104" s="89" t="s">
         <v>162</v>
       </c>
       <c r="I104" s="90" t="s">
         <v>163</v>
       </c>
       <c r="J104" s="91" t="s">
         <v>170</v>
       </c>
       <c r="K104" s="92" t="s">
         <v>171</v>
       </c>
-      <c r="L104" s="140"/>
+      <c r="L104" s="161"/>
       <c r="M104" s="153"/>
     </row>
     <row r="105" spans="2:15" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B105" s="524"/>
-      <c r="C105" s="280"/>
+      <c r="B105" s="161"/>
+      <c r="C105" s="288"/>
       <c r="D105" s="88">
         <v>5</v>
       </c>
-      <c r="E105" s="300"/>
-[...1 lines deleted...]
-      <c r="G105" s="302"/>
+      <c r="E105" s="308"/>
+      <c r="F105" s="309"/>
+      <c r="G105" s="310"/>
       <c r="H105" s="89" t="s">
         <v>162</v>
       </c>
       <c r="I105" s="90" t="s">
         <v>163</v>
       </c>
       <c r="J105" s="91" t="s">
         <v>172</v>
       </c>
       <c r="K105" s="93"/>
-      <c r="L105" s="140"/>
+      <c r="L105" s="161"/>
       <c r="M105" s="153"/>
     </row>
     <row r="106" spans="2:15" ht="69" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B106" s="524"/>
-      <c r="C106" s="280"/>
+      <c r="B106" s="161"/>
+      <c r="C106" s="288"/>
       <c r="D106" s="88">
         <v>6</v>
       </c>
-      <c r="E106" s="300"/>
-[...1 lines deleted...]
-      <c r="G106" s="302"/>
+      <c r="E106" s="308"/>
+      <c r="F106" s="309"/>
+      <c r="G106" s="310"/>
       <c r="H106" s="89" t="s">
         <v>162</v>
       </c>
       <c r="I106" s="90" t="s">
         <v>163</v>
       </c>
       <c r="J106" s="91" t="s">
         <v>173</v>
       </c>
       <c r="K106" s="94" t="s">
         <v>174</v>
       </c>
-      <c r="L106" s="140"/>
+      <c r="L106" s="161"/>
       <c r="M106" s="153"/>
     </row>
     <row r="107" spans="2:15" ht="82.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B107" s="524"/>
-      <c r="C107" s="280"/>
+      <c r="B107" s="161"/>
+      <c r="C107" s="288"/>
       <c r="D107" s="88">
         <v>7</v>
       </c>
-      <c r="E107" s="300"/>
-[...1 lines deleted...]
-      <c r="G107" s="302"/>
+      <c r="E107" s="308"/>
+      <c r="F107" s="309"/>
+      <c r="G107" s="310"/>
       <c r="H107" s="89" t="s">
         <v>162</v>
       </c>
       <c r="I107" s="90" t="s">
         <v>163</v>
       </c>
       <c r="J107" s="91" t="s">
         <v>175</v>
       </c>
       <c r="K107" s="94" t="s">
         <v>176</v>
       </c>
-      <c r="L107" s="140"/>
+      <c r="L107" s="161"/>
       <c r="M107" s="153"/>
     </row>
     <row r="108" spans="2:15" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B108" s="524"/>
-      <c r="C108" s="280"/>
+      <c r="B108" s="161"/>
+      <c r="C108" s="288"/>
       <c r="D108" s="88">
         <v>8</v>
       </c>
-      <c r="E108" s="300"/>
-[...1 lines deleted...]
-      <c r="G108" s="302"/>
+      <c r="E108" s="308"/>
+      <c r="F108" s="309"/>
+      <c r="G108" s="310"/>
       <c r="H108" s="89" t="s">
         <v>162</v>
       </c>
       <c r="I108" s="90" t="s">
         <v>163</v>
       </c>
       <c r="J108" s="91" t="s">
         <v>177</v>
       </c>
       <c r="K108" s="95" t="s">
         <v>178</v>
       </c>
-      <c r="L108" s="140"/>
+      <c r="L108" s="161"/>
       <c r="M108" s="153"/>
     </row>
     <row r="109" spans="2:15" ht="128.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B109" s="524"/>
-      <c r="C109" s="280"/>
+      <c r="B109" s="161"/>
+      <c r="C109" s="288"/>
       <c r="D109" s="96">
         <v>9</v>
       </c>
-      <c r="E109" s="300"/>
-[...1 lines deleted...]
-      <c r="G109" s="302"/>
+      <c r="E109" s="308"/>
+      <c r="F109" s="309"/>
+      <c r="G109" s="310"/>
       <c r="H109" s="89" t="s">
         <v>162</v>
       </c>
-      <c r="I109" s="305" t="s">
+      <c r="I109" s="313" t="s">
         <v>179</v>
       </c>
-      <c r="J109" s="306"/>
+      <c r="J109" s="314"/>
       <c r="K109" s="97" t="s">
         <v>180</v>
       </c>
-      <c r="L109" s="140"/>
+      <c r="L109" s="161"/>
       <c r="M109" s="153"/>
     </row>
     <row r="110" spans="2:15" ht="128.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B110" s="524"/>
-      <c r="C110" s="280"/>
+      <c r="B110" s="161"/>
+      <c r="C110" s="288"/>
       <c r="D110" s="96">
         <v>10</v>
       </c>
-      <c r="E110" s="300"/>
-[...1 lines deleted...]
-      <c r="G110" s="302"/>
+      <c r="E110" s="308"/>
+      <c r="F110" s="309"/>
+      <c r="G110" s="310"/>
       <c r="H110" s="89" t="s">
         <v>162</v>
       </c>
-      <c r="I110" s="307" t="s">
+      <c r="I110" s="315" t="s">
         <v>181</v>
       </c>
-      <c r="J110" s="308"/>
+      <c r="J110" s="316"/>
       <c r="K110" s="98" t="s">
         <v>182</v>
       </c>
-      <c r="L110" s="140"/>
+      <c r="L110" s="161"/>
       <c r="M110" s="153"/>
     </row>
     <row r="111" spans="2:15" ht="128.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B111" s="524"/>
-      <c r="C111" s="280"/>
+      <c r="B111" s="161"/>
+      <c r="C111" s="288"/>
       <c r="D111" s="96">
         <v>11</v>
       </c>
-      <c r="E111" s="300"/>
-[...1 lines deleted...]
-      <c r="G111" s="302"/>
+      <c r="E111" s="308"/>
+      <c r="F111" s="309"/>
+      <c r="G111" s="310"/>
       <c r="H111" s="89" t="s">
         <v>162</v>
       </c>
-      <c r="I111" s="292" t="s">
+      <c r="I111" s="300" t="s">
         <v>183</v>
       </c>
-      <c r="J111" s="293"/>
+      <c r="J111" s="301"/>
       <c r="K111" s="98"/>
-      <c r="L111" s="140"/>
+      <c r="L111" s="161"/>
       <c r="M111" s="153"/>
       <c r="N111" s="99"/>
     </row>
     <row r="112" spans="2:15" ht="102" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B112" s="524"/>
-      <c r="C112" s="280"/>
+      <c r="B112" s="161"/>
+      <c r="C112" s="288"/>
       <c r="D112" s="96">
         <v>12</v>
       </c>
-      <c r="E112" s="300"/>
-[...1 lines deleted...]
-      <c r="G112" s="302"/>
+      <c r="E112" s="308"/>
+      <c r="F112" s="309"/>
+      <c r="G112" s="310"/>
       <c r="H112" s="89" t="s">
         <v>162</v>
       </c>
-      <c r="I112" s="303" t="s">
+      <c r="I112" s="311" t="s">
         <v>184</v>
       </c>
-      <c r="J112" s="304"/>
+      <c r="J112" s="312"/>
       <c r="K112" s="98"/>
-      <c r="L112" s="140"/>
+      <c r="L112" s="161"/>
       <c r="M112" s="153"/>
       <c r="N112" s="100" t="s">
         <v>185</v>
       </c>
       <c r="O112" s="101"/>
     </row>
     <row r="113" spans="2:15" ht="99" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B113" s="524"/>
-      <c r="C113" s="280"/>
+      <c r="B113" s="161"/>
+      <c r="C113" s="288"/>
       <c r="D113" s="96">
         <v>13</v>
       </c>
-      <c r="E113" s="300"/>
-[...1 lines deleted...]
-      <c r="G113" s="302"/>
+      <c r="E113" s="308"/>
+      <c r="F113" s="309"/>
+      <c r="G113" s="310"/>
       <c r="H113" s="89" t="s">
         <v>162</v>
       </c>
-      <c r="I113" s="303" t="s">
+      <c r="I113" s="311" t="s">
         <v>186</v>
       </c>
-      <c r="J113" s="304"/>
+      <c r="J113" s="312"/>
       <c r="K113" s="98"/>
-      <c r="L113" s="140"/>
+      <c r="L113" s="161"/>
       <c r="M113" s="153"/>
       <c r="N113" s="100" t="s">
         <v>187</v>
       </c>
       <c r="O113" s="101"/>
     </row>
     <row r="114" spans="2:15" ht="81" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B114" s="524"/>
-      <c r="C114" s="280"/>
+      <c r="B114" s="161"/>
+      <c r="C114" s="288"/>
       <c r="D114" s="96">
         <v>14</v>
       </c>
-      <c r="E114" s="300"/>
-[...1 lines deleted...]
-      <c r="G114" s="302"/>
+      <c r="E114" s="308"/>
+      <c r="F114" s="309"/>
+      <c r="G114" s="310"/>
       <c r="H114" s="89" t="s">
         <v>162</v>
       </c>
-      <c r="I114" s="292" t="s">
+      <c r="I114" s="300" t="s">
         <v>188</v>
       </c>
-      <c r="J114" s="293"/>
+      <c r="J114" s="301"/>
       <c r="K114" s="102" t="s">
         <v>189</v>
       </c>
-      <c r="L114" s="140"/>
+      <c r="L114" s="161"/>
       <c r="M114" s="153"/>
       <c r="N114" s="100" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="115" spans="2:15" ht="74.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B115" s="524"/>
-      <c r="C115" s="280"/>
+      <c r="B115" s="161"/>
+      <c r="C115" s="288"/>
       <c r="D115" s="96">
         <v>15</v>
       </c>
-      <c r="E115" s="300"/>
-[...1 lines deleted...]
-      <c r="G115" s="302"/>
+      <c r="E115" s="308"/>
+      <c r="F115" s="309"/>
+      <c r="G115" s="310"/>
       <c r="H115" s="89" t="s">
         <v>162</v>
       </c>
-      <c r="I115" s="292" t="s">
+      <c r="I115" s="300" t="s">
         <v>191</v>
       </c>
-      <c r="J115" s="293"/>
+      <c r="J115" s="301"/>
       <c r="K115" s="102" t="s">
         <v>192</v>
       </c>
-      <c r="L115" s="140"/>
+      <c r="L115" s="161"/>
       <c r="M115" s="153"/>
       <c r="N115" s="100" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="116" spans="2:15" ht="93.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B116" s="524"/>
-[...1 lines deleted...]
-      <c r="D116" s="282" t="s">
+      <c r="B116" s="161"/>
+      <c r="C116" s="288"/>
+      <c r="D116" s="290" t="s">
         <v>194</v>
       </c>
-      <c r="E116" s="283"/>
-      <c r="F116" s="286" t="s">
+      <c r="E116" s="291"/>
+      <c r="F116" s="294" t="s">
         <v>195</v>
       </c>
-      <c r="G116" s="287"/>
-[...1 lines deleted...]
-      <c r="I116" s="292" t="s">
+      <c r="G116" s="295"/>
+      <c r="H116" s="296"/>
+      <c r="I116" s="300" t="s">
         <v>196</v>
       </c>
-      <c r="J116" s="293"/>
+      <c r="J116" s="301"/>
       <c r="K116" s="102" t="s">
         <v>197</v>
       </c>
-      <c r="L116" s="140"/>
+      <c r="L116" s="161"/>
       <c r="M116" s="153"/>
       <c r="N116" s="100" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="117" spans="2:15" ht="79.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B117" s="524"/>
-[...6 lines deleted...]
-      <c r="I117" s="292" t="s">
+      <c r="B117" s="161"/>
+      <c r="C117" s="288"/>
+      <c r="D117" s="292"/>
+      <c r="E117" s="293"/>
+      <c r="F117" s="297"/>
+      <c r="G117" s="298"/>
+      <c r="H117" s="299"/>
+      <c r="I117" s="300" t="s">
         <v>199</v>
       </c>
-      <c r="J117" s="293"/>
+      <c r="J117" s="301"/>
       <c r="K117" s="102" t="s">
         <v>200</v>
       </c>
-      <c r="L117" s="140"/>
+      <c r="L117" s="161"/>
       <c r="M117" s="153"/>
       <c r="N117" s="100" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="118" spans="2:15" ht="153" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B118" s="524"/>
-[...1 lines deleted...]
-      <c r="D118" s="294" t="s">
+      <c r="B118" s="161"/>
+      <c r="C118" s="288"/>
+      <c r="D118" s="302" t="s">
         <v>202</v>
       </c>
-      <c r="E118" s="295"/>
-      <c r="F118" s="296" t="s">
+      <c r="E118" s="303"/>
+      <c r="F118" s="304" t="s">
         <v>203</v>
       </c>
-      <c r="G118" s="297"/>
-      <c r="H118" s="298"/>
+      <c r="G118" s="305"/>
+      <c r="H118" s="306"/>
       <c r="I118" s="103" t="s">
         <v>204</v>
       </c>
-      <c r="J118" s="296" t="s">
+      <c r="J118" s="304" t="s">
         <v>205</v>
       </c>
-      <c r="K118" s="299"/>
-      <c r="L118" s="140"/>
+      <c r="K118" s="307"/>
+      <c r="L118" s="161"/>
       <c r="M118" s="153"/>
     </row>
     <row r="119" spans="2:15" ht="23.25" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B119" s="524"/>
-[...1 lines deleted...]
-      <c r="D119" s="228" t="s">
+      <c r="B119" s="161"/>
+      <c r="C119" s="288"/>
+      <c r="D119" s="236" t="s">
         <v>206</v>
       </c>
-      <c r="E119" s="229"/>
-[...6 lines deleted...]
-      <c r="L119" s="140"/>
+      <c r="E119" s="237"/>
+      <c r="F119" s="237"/>
+      <c r="G119" s="237"/>
+      <c r="H119" s="237"/>
+      <c r="I119" s="237"/>
+      <c r="J119" s="237"/>
+      <c r="K119" s="238"/>
+      <c r="L119" s="161"/>
       <c r="M119" s="153"/>
     </row>
     <row r="120" spans="2:15" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B120" s="524"/>
-      <c r="C120" s="280"/>
+      <c r="B120" s="161"/>
+      <c r="C120" s="288"/>
       <c r="D120" s="58"/>
       <c r="E120" s="16"/>
       <c r="F120" s="16"/>
       <c r="G120" s="16"/>
       <c r="H120" s="16"/>
       <c r="I120" s="16"/>
       <c r="J120" s="104"/>
       <c r="K120" s="105"/>
-      <c r="L120" s="140"/>
+      <c r="L120" s="161"/>
       <c r="M120" s="153"/>
     </row>
     <row r="121" spans="2:15" ht="32.25" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B121" s="524"/>
-      <c r="C121" s="280"/>
+      <c r="B121" s="161"/>
+      <c r="C121" s="288"/>
       <c r="D121" s="106" t="s">
         <v>207</v>
       </c>
       <c r="E121" s="107" t="s">
         <v>208</v>
       </c>
-      <c r="F121" s="258" t="s">
+      <c r="F121" s="266" t="s">
         <v>209</v>
       </c>
-      <c r="G121" s="259"/>
+      <c r="G121" s="267"/>
       <c r="H121" s="107" t="s">
         <v>210</v>
       </c>
       <c r="I121" s="107" t="s">
         <v>211</v>
       </c>
       <c r="J121" s="108" t="s">
         <v>212</v>
       </c>
       <c r="K121" s="109" t="s">
         <v>213</v>
       </c>
-      <c r="L121" s="140"/>
+      <c r="L121" s="161"/>
       <c r="M121" s="153"/>
     </row>
     <row r="122" spans="2:15" ht="128.25" x14ac:dyDescent="0.25">
-      <c r="B122" s="524"/>
-      <c r="C122" s="280"/>
+      <c r="B122" s="161"/>
+      <c r="C122" s="288"/>
       <c r="D122" s="110">
         <v>1</v>
       </c>
       <c r="E122" s="111" t="s">
         <v>214</v>
       </c>
-      <c r="F122" s="260" t="s">
+      <c r="F122" s="268" t="s">
         <v>215</v>
       </c>
-      <c r="G122" s="261"/>
+      <c r="G122" s="269"/>
       <c r="H122" s="67" t="s">
         <v>216</v>
       </c>
       <c r="I122" s="67" t="s">
         <v>217</v>
       </c>
       <c r="J122" s="67" t="s">
         <v>218</v>
       </c>
       <c r="K122" s="112" t="s">
         <v>219</v>
       </c>
-      <c r="L122" s="140"/>
+      <c r="L122" s="161" t="s">
+        <v>255</v>
+      </c>
       <c r="M122" s="153"/>
     </row>
     <row r="123" spans="2:15" x14ac:dyDescent="0.25">
-      <c r="B123" s="524"/>
-      <c r="C123" s="280"/>
+      <c r="B123" s="161"/>
+      <c r="C123" s="288"/>
       <c r="D123" s="113">
         <v>2</v>
       </c>
       <c r="E123" s="114"/>
-      <c r="F123" s="262"/>
-      <c r="G123" s="263"/>
+      <c r="F123" s="270"/>
+      <c r="G123" s="271"/>
       <c r="H123" s="114"/>
       <c r="I123" s="114"/>
       <c r="J123" s="114"/>
       <c r="K123" s="115"/>
-      <c r="L123" s="140"/>
+      <c r="L123" s="161" t="s">
+        <v>256</v>
+      </c>
       <c r="M123" s="153"/>
     </row>
     <row r="124" spans="2:15" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B124" s="524"/>
-      <c r="C124" s="281"/>
+      <c r="B124" s="161"/>
+      <c r="C124" s="289"/>
       <c r="D124" s="116">
         <v>3</v>
       </c>
       <c r="E124" s="117"/>
-      <c r="F124" s="264"/>
-      <c r="G124" s="265"/>
+      <c r="F124" s="272"/>
+      <c r="G124" s="273"/>
       <c r="H124" s="117"/>
       <c r="I124" s="118"/>
       <c r="J124" s="117"/>
       <c r="K124" s="119"/>
-      <c r="L124" s="140"/>
+      <c r="L124" s="161" t="s">
+        <v>257</v>
+      </c>
       <c r="M124" s="153"/>
     </row>
     <row r="125" spans="2:15" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B125" s="524"/>
-      <c r="C125" s="266" t="s">
+      <c r="B125" s="161"/>
+      <c r="C125" s="274" t="s">
         <v>220</v>
       </c>
-      <c r="D125" s="267"/>
+      <c r="D125" s="275"/>
       <c r="E125" s="120" t="s">
         <v>97</v>
       </c>
       <c r="F125" s="121"/>
       <c r="G125" s="122"/>
-      <c r="H125" s="258" t="s">
+      <c r="H125" s="266" t="s">
         <v>161</v>
       </c>
-      <c r="I125" s="272"/>
-[...2 lines deleted...]
-      <c r="L125" s="140"/>
+      <c r="I125" s="280"/>
+      <c r="J125" s="280"/>
+      <c r="K125" s="267"/>
+      <c r="L125" s="161" t="s">
+        <v>258</v>
+      </c>
       <c r="M125" s="153"/>
     </row>
     <row r="126" spans="2:15" ht="39" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B126" s="524"/>
-[...2 lines deleted...]
-      <c r="E126" s="249" t="s">
+      <c r="B126" s="161"/>
+      <c r="C126" s="276"/>
+      <c r="D126" s="277"/>
+      <c r="E126" s="257" t="s">
         <v>221</v>
       </c>
-      <c r="F126" s="250"/>
-[...1 lines deleted...]
-      <c r="H126" s="274" t="s">
+      <c r="F126" s="258"/>
+      <c r="G126" s="281"/>
+      <c r="H126" s="282" t="s">
         <v>222</v>
       </c>
-      <c r="I126" s="275"/>
-[...2 lines deleted...]
-      <c r="L126" s="140"/>
+      <c r="I126" s="283"/>
+      <c r="J126" s="283"/>
+      <c r="K126" s="284"/>
+      <c r="L126" s="161"/>
       <c r="M126" s="153"/>
     </row>
     <row r="127" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B127" s="524"/>
-[...9 lines deleted...]
-      <c r="L127" s="140"/>
+      <c r="B127" s="161"/>
+      <c r="C127" s="276"/>
+      <c r="D127" s="277"/>
+      <c r="E127" s="285"/>
+      <c r="F127" s="286"/>
+      <c r="G127" s="287"/>
+      <c r="H127" s="242"/>
+      <c r="I127" s="243"/>
+      <c r="J127" s="243"/>
+      <c r="K127" s="244"/>
+      <c r="L127" s="161"/>
       <c r="M127" s="153"/>
     </row>
     <row r="128" spans="2:15" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B128" s="524"/>
-[...9 lines deleted...]
-      <c r="L128" s="140"/>
+      <c r="B128" s="161"/>
+      <c r="C128" s="278"/>
+      <c r="D128" s="279"/>
+      <c r="E128" s="245"/>
+      <c r="F128" s="246"/>
+      <c r="G128" s="247"/>
+      <c r="H128" s="248"/>
+      <c r="I128" s="249"/>
+      <c r="J128" s="249"/>
+      <c r="K128" s="250"/>
+      <c r="L128" s="161"/>
       <c r="M128" s="153"/>
     </row>
     <row r="129" spans="1:13" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B129" s="524"/>
-      <c r="C129" s="243" t="s">
+      <c r="B129" s="161"/>
+      <c r="C129" s="251" t="s">
         <v>223</v>
       </c>
-      <c r="D129" s="244"/>
-[...7 lines deleted...]
-      <c r="L129" s="140"/>
+      <c r="D129" s="252"/>
+      <c r="E129" s="257"/>
+      <c r="F129" s="258"/>
+      <c r="G129" s="258"/>
+      <c r="H129" s="258"/>
+      <c r="I129" s="258"/>
+      <c r="J129" s="258"/>
+      <c r="K129" s="259"/>
+      <c r="L129" s="161"/>
       <c r="M129" s="153"/>
     </row>
     <row r="130" spans="1:13" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B130" s="524"/>
-[...9 lines deleted...]
-      <c r="L130" s="140"/>
+      <c r="B130" s="161"/>
+      <c r="C130" s="253"/>
+      <c r="D130" s="254"/>
+      <c r="E130" s="260"/>
+      <c r="F130" s="261"/>
+      <c r="G130" s="261"/>
+      <c r="H130" s="261"/>
+      <c r="I130" s="261"/>
+      <c r="J130" s="261"/>
+      <c r="K130" s="262"/>
+      <c r="L130" s="161"/>
       <c r="M130" s="153"/>
     </row>
     <row r="131" spans="1:13" ht="48.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B131" s="524"/>
-[...9 lines deleted...]
-      <c r="L131" s="140"/>
+      <c r="B131" s="161"/>
+      <c r="C131" s="255"/>
+      <c r="D131" s="256"/>
+      <c r="E131" s="263"/>
+      <c r="F131" s="264"/>
+      <c r="G131" s="264"/>
+      <c r="H131" s="264"/>
+      <c r="I131" s="264"/>
+      <c r="J131" s="264"/>
+      <c r="K131" s="265"/>
+      <c r="L131" s="161"/>
       <c r="M131" s="153"/>
     </row>
     <row r="132" spans="1:13" ht="53.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B132" s="524"/>
-      <c r="C132" s="225" t="s">
+      <c r="B132" s="161"/>
+      <c r="C132" s="233" t="s">
         <v>224</v>
       </c>
-      <c r="D132" s="226"/>
-[...7 lines deleted...]
-      <c r="L132" s="140"/>
+      <c r="D132" s="234"/>
+      <c r="E132" s="234"/>
+      <c r="F132" s="234"/>
+      <c r="G132" s="234"/>
+      <c r="H132" s="234"/>
+      <c r="I132" s="234"/>
+      <c r="J132" s="234"/>
+      <c r="K132" s="235"/>
+      <c r="L132" s="161"/>
       <c r="M132" s="153"/>
     </row>
     <row r="133" spans="1:13" ht="23.25" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B133" s="524"/>
-      <c r="C133" s="228" t="s">
+      <c r="B133" s="161"/>
+      <c r="C133" s="236" t="s">
         <v>119</v>
       </c>
-      <c r="D133" s="229"/>
-[...7 lines deleted...]
-      <c r="L133" s="140"/>
+      <c r="D133" s="237"/>
+      <c r="E133" s="237"/>
+      <c r="F133" s="237"/>
+      <c r="G133" s="237"/>
+      <c r="H133" s="237"/>
+      <c r="I133" s="237"/>
+      <c r="J133" s="237"/>
+      <c r="K133" s="238"/>
+      <c r="L133" s="161"/>
       <c r="M133" s="153"/>
     </row>
     <row r="134" spans="1:13" ht="9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B134" s="524"/>
+      <c r="B134" s="161"/>
       <c r="C134" s="58"/>
       <c r="D134" s="16"/>
       <c r="E134" s="16"/>
       <c r="F134" s="16"/>
       <c r="G134" s="16"/>
       <c r="H134" s="16"/>
       <c r="I134" s="16"/>
       <c r="J134" s="16"/>
       <c r="K134" s="17"/>
-      <c r="L134" s="140"/>
+      <c r="L134" s="161"/>
       <c r="M134" s="153"/>
     </row>
     <row r="135" spans="1:13" s="123" customFormat="1" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A135" s="151"/>
-      <c r="B135" s="527"/>
-      <c r="C135" s="231" t="s">
+      <c r="B135" s="164"/>
+      <c r="C135" s="239" t="s">
         <v>225</v>
       </c>
-      <c r="D135" s="232"/>
-[...7 lines deleted...]
-      <c r="L135" s="151"/>
+      <c r="D135" s="240"/>
+      <c r="E135" s="240"/>
+      <c r="F135" s="240"/>
+      <c r="G135" s="240"/>
+      <c r="H135" s="240"/>
+      <c r="I135" s="240"/>
+      <c r="J135" s="240"/>
+      <c r="K135" s="241"/>
+      <c r="L135" s="164"/>
       <c r="M135" s="153"/>
     </row>
     <row r="136" spans="1:13" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B136" s="524"/>
-      <c r="C136" s="228" t="s">
+      <c r="B136" s="161"/>
+      <c r="C136" s="236" t="s">
         <v>149</v>
       </c>
-      <c r="D136" s="229"/>
-[...7 lines deleted...]
-      <c r="L136" s="140"/>
+      <c r="D136" s="237"/>
+      <c r="E136" s="237"/>
+      <c r="F136" s="237"/>
+      <c r="G136" s="237"/>
+      <c r="H136" s="237"/>
+      <c r="I136" s="237"/>
+      <c r="J136" s="237"/>
+      <c r="K136" s="238"/>
+      <c r="L136" s="161"/>
       <c r="M136" s="153"/>
     </row>
     <row r="137" spans="1:13" ht="9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B137" s="524"/>
+      <c r="B137" s="161"/>
       <c r="C137" s="126"/>
       <c r="D137" s="127"/>
       <c r="E137" s="127"/>
       <c r="F137" s="15"/>
       <c r="G137" s="15"/>
       <c r="H137" s="15"/>
       <c r="I137" s="15"/>
       <c r="J137" s="124"/>
       <c r="K137" s="125"/>
-      <c r="L137" s="140"/>
+      <c r="L137" s="161"/>
       <c r="M137" s="153"/>
     </row>
     <row r="138" spans="1:13" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B138" s="524"/>
-      <c r="C138" s="231" t="s">
+      <c r="B138" s="161"/>
+      <c r="C138" s="239" t="s">
         <v>226</v>
       </c>
-      <c r="D138" s="232"/>
-[...7 lines deleted...]
-      <c r="L138" s="140"/>
+      <c r="D138" s="240"/>
+      <c r="E138" s="240"/>
+      <c r="F138" s="240"/>
+      <c r="G138" s="240"/>
+      <c r="H138" s="240"/>
+      <c r="I138" s="240"/>
+      <c r="J138" s="240"/>
+      <c r="K138" s="241"/>
+      <c r="L138" s="161"/>
       <c r="M138" s="153"/>
     </row>
     <row r="139" spans="1:13" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B139" s="524"/>
-      <c r="C139" s="228" t="s">
+      <c r="B139" s="161"/>
+      <c r="C139" s="236" t="s">
         <v>206</v>
       </c>
-      <c r="D139" s="229"/>
-[...7 lines deleted...]
-      <c r="L139" s="140"/>
+      <c r="D139" s="237"/>
+      <c r="E139" s="237"/>
+      <c r="F139" s="237"/>
+      <c r="G139" s="237"/>
+      <c r="H139" s="237"/>
+      <c r="I139" s="237"/>
+      <c r="J139" s="237"/>
+      <c r="K139" s="238"/>
+      <c r="L139" s="161"/>
       <c r="M139" s="153"/>
     </row>
     <row r="140" spans="1:13" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B140" s="524"/>
-[...9 lines deleted...]
-      <c r="L140" s="140"/>
+      <c r="B140" s="161"/>
+      <c r="C140" s="206"/>
+      <c r="D140" s="207"/>
+      <c r="E140" s="207"/>
+      <c r="F140" s="207"/>
+      <c r="G140" s="207"/>
+      <c r="H140" s="207"/>
+      <c r="I140" s="207"/>
+      <c r="J140" s="207"/>
+      <c r="K140" s="208"/>
+      <c r="L140" s="161"/>
       <c r="M140" s="153"/>
     </row>
     <row r="141" spans="1:13" s="123" customFormat="1" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A141" s="151"/>
-      <c r="B141" s="527"/>
+      <c r="B141" s="164"/>
       <c r="C141" s="158"/>
       <c r="D141" s="129"/>
       <c r="E141" s="129"/>
       <c r="F141" s="129"/>
       <c r="G141" s="129"/>
       <c r="H141" s="129"/>
       <c r="I141" s="129"/>
       <c r="J141" s="129"/>
       <c r="K141" s="130"/>
-      <c r="L141" s="151"/>
+      <c r="L141" s="164"/>
       <c r="M141" s="153"/>
     </row>
     <row r="142" spans="1:13" s="123" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A142" s="151"/>
-      <c r="B142" s="527"/>
+      <c r="B142" s="164"/>
       <c r="C142" s="128"/>
       <c r="D142" s="129"/>
       <c r="E142" s="129"/>
       <c r="F142" s="129"/>
       <c r="G142" s="129"/>
       <c r="H142" s="129"/>
       <c r="I142" s="129"/>
       <c r="J142" s="129"/>
       <c r="K142" s="130"/>
-      <c r="L142" s="151"/>
+      <c r="L142" s="164"/>
       <c r="M142" s="153"/>
     </row>
     <row r="143" spans="1:13" s="123" customFormat="1" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A143" s="151"/>
-      <c r="B143" s="527"/>
+      <c r="B143" s="164"/>
       <c r="C143" s="128"/>
       <c r="D143" s="129"/>
       <c r="E143" s="129"/>
       <c r="F143" s="129"/>
       <c r="G143" s="129"/>
       <c r="H143" s="129"/>
       <c r="I143" s="129"/>
       <c r="J143" s="129"/>
       <c r="K143" s="130"/>
-      <c r="L143" s="151"/>
+      <c r="L143" s="164"/>
       <c r="M143" s="153"/>
     </row>
     <row r="144" spans="1:13" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B144" s="524"/>
-      <c r="C144" s="201" t="s">
+      <c r="B144" s="161"/>
+      <c r="C144" s="209" t="s">
         <v>227</v>
       </c>
-      <c r="D144" s="202"/>
-[...7 lines deleted...]
-      <c r="L144" s="140"/>
+      <c r="D144" s="210"/>
+      <c r="E144" s="210"/>
+      <c r="F144" s="210"/>
+      <c r="G144" s="210"/>
+      <c r="H144" s="210"/>
+      <c r="I144" s="210"/>
+      <c r="J144" s="210"/>
+      <c r="K144" s="211"/>
+      <c r="L144" s="161"/>
       <c r="M144" s="153"/>
     </row>
     <row r="145" spans="1:13" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B145" s="524"/>
-      <c r="C145" s="204" t="s">
+      <c r="B145" s="161"/>
+      <c r="C145" s="212" t="s">
         <v>228</v>
       </c>
-      <c r="D145" s="205"/>
-[...2 lines deleted...]
-      <c r="G145" s="206" t="s">
+      <c r="D145" s="213"/>
+      <c r="E145" s="213"/>
+      <c r="F145" s="213"/>
+      <c r="G145" s="214" t="s">
         <v>229</v>
       </c>
-      <c r="H145" s="207"/>
-      <c r="I145" s="208" t="s">
+      <c r="H145" s="215"/>
+      <c r="I145" s="216" t="s">
         <v>2</v>
       </c>
-      <c r="J145" s="211" t="s">
+      <c r="J145" s="219" t="s">
         <v>230</v>
       </c>
-      <c r="K145" s="212"/>
-      <c r="L145" s="140"/>
+      <c r="K145" s="220"/>
+      <c r="L145" s="161"/>
       <c r="M145" s="153"/>
     </row>
     <row r="146" spans="1:13" ht="70.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B146" s="524"/>
-      <c r="C146" s="217" t="s">
+      <c r="B146" s="161"/>
+      <c r="C146" s="225" t="s">
         <v>231</v>
       </c>
-      <c r="D146" s="218"/>
-[...2 lines deleted...]
-      <c r="G146" s="219" t="s">
+      <c r="D146" s="226"/>
+      <c r="E146" s="226"/>
+      <c r="F146" s="226"/>
+      <c r="G146" s="227" t="s">
         <v>232</v>
       </c>
-      <c r="H146" s="220"/>
-[...3 lines deleted...]
-      <c r="L146" s="140"/>
+      <c r="H146" s="228"/>
+      <c r="I146" s="217"/>
+      <c r="J146" s="221"/>
+      <c r="K146" s="222"/>
+      <c r="L146" s="161"/>
       <c r="M146" s="153"/>
     </row>
     <row r="147" spans="1:13" ht="88.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B147" s="524"/>
-      <c r="C147" s="221" t="s">
+      <c r="B147" s="161"/>
+      <c r="C147" s="229" t="s">
         <v>233</v>
       </c>
-      <c r="D147" s="222"/>
-[...2 lines deleted...]
-      <c r="G147" s="223" t="s">
+      <c r="D147" s="230"/>
+      <c r="E147" s="230"/>
+      <c r="F147" s="230"/>
+      <c r="G147" s="231" t="s">
         <v>234</v>
       </c>
-      <c r="H147" s="224"/>
-[...3 lines deleted...]
-      <c r="L147" s="140"/>
+      <c r="H147" s="232"/>
+      <c r="I147" s="218"/>
+      <c r="J147" s="223"/>
+      <c r="K147" s="224"/>
+      <c r="L147" s="161"/>
       <c r="M147" s="153"/>
     </row>
     <row r="148" spans="1:13" ht="87.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B148" s="524"/>
-      <c r="C148" s="190" t="s">
+      <c r="B148" s="161"/>
+      <c r="C148" s="198" t="s">
         <v>235</v>
       </c>
-      <c r="D148" s="191"/>
-[...2 lines deleted...]
-      <c r="G148" s="193" t="s">
+      <c r="D148" s="199"/>
+      <c r="E148" s="199"/>
+      <c r="F148" s="200"/>
+      <c r="G148" s="201" t="s">
         <v>236</v>
       </c>
-      <c r="H148" s="194"/>
-[...3 lines deleted...]
-      <c r="L148" s="140"/>
+      <c r="H148" s="202"/>
+      <c r="I148" s="202"/>
+      <c r="J148" s="202"/>
+      <c r="K148" s="203"/>
+      <c r="L148" s="161"/>
       <c r="M148" s="153"/>
     </row>
     <row r="149" spans="1:13" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B149" s="524"/>
+      <c r="B149" s="161"/>
       <c r="C149" s="12"/>
       <c r="D149" s="12"/>
       <c r="E149" s="12"/>
       <c r="F149" s="12"/>
       <c r="G149" s="12"/>
       <c r="H149" s="12"/>
       <c r="I149" s="12"/>
       <c r="J149" s="12"/>
       <c r="K149" s="12"/>
-      <c r="L149" s="140"/>
+      <c r="L149" s="161"/>
       <c r="M149" s="153"/>
     </row>
     <row r="150" spans="1:13" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B150" s="524"/>
+      <c r="B150" s="161"/>
       <c r="C150" s="131"/>
       <c r="D150" s="132"/>
       <c r="E150" s="6"/>
       <c r="F150" s="131"/>
       <c r="G150" s="132"/>
       <c r="H150" s="6"/>
       <c r="I150" s="133"/>
       <c r="J150" s="134"/>
       <c r="K150" s="135"/>
-      <c r="L150" s="140"/>
+      <c r="L150" s="161"/>
       <c r="M150" s="153"/>
     </row>
     <row r="151" spans="1:13" s="138" customFormat="1" ht="112.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A151" s="152"/>
-      <c r="B151" s="528"/>
+      <c r="B151" s="165"/>
       <c r="C151" s="136" t="s">
         <v>237</v>
       </c>
-      <c r="D151" s="182"/>
-      <c r="E151" s="183"/>
+      <c r="D151" s="190"/>
+      <c r="E151" s="191"/>
       <c r="F151" s="136" t="s">
         <v>237</v>
       </c>
-      <c r="G151" s="182"/>
-      <c r="H151" s="183"/>
+      <c r="G151" s="190"/>
+      <c r="H151" s="191"/>
       <c r="I151" s="137" t="s">
         <v>237</v>
       </c>
-      <c r="J151" s="196"/>
-[...1 lines deleted...]
-      <c r="L151" s="152"/>
+      <c r="J151" s="204"/>
+      <c r="K151" s="205"/>
+      <c r="L151" s="165"/>
       <c r="M151" s="152"/>
     </row>
     <row r="152" spans="1:13" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B152" s="524"/>
+      <c r="B152" s="161"/>
       <c r="C152" s="136" t="s">
         <v>98</v>
       </c>
-      <c r="D152" s="176"/>
-      <c r="E152" s="177"/>
+      <c r="D152" s="184"/>
+      <c r="E152" s="185"/>
       <c r="F152" s="136" t="s">
         <v>98</v>
       </c>
       <c r="G152" s="140"/>
       <c r="H152" s="13"/>
       <c r="I152" s="137" t="s">
         <v>98</v>
       </c>
       <c r="J152" s="12"/>
       <c r="K152" s="141"/>
-      <c r="L152" s="140"/>
+      <c r="L152" s="161"/>
       <c r="M152" s="153"/>
     </row>
     <row r="153" spans="1:13" ht="53.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B153" s="524"/>
+      <c r="B153" s="161"/>
       <c r="C153" s="136" t="s">
         <v>238</v>
       </c>
-      <c r="D153" s="184"/>
-      <c r="E153" s="185"/>
+      <c r="D153" s="192"/>
+      <c r="E153" s="193"/>
       <c r="F153" s="142" t="s">
         <v>238</v>
       </c>
-      <c r="G153" s="186" t="s">
+      <c r="G153" s="194" t="s">
         <v>239</v>
       </c>
-      <c r="H153" s="185"/>
+      <c r="H153" s="193"/>
       <c r="I153" s="137" t="s">
         <v>238</v>
       </c>
-      <c r="J153" s="187" t="s">
+      <c r="J153" s="195" t="s">
         <v>240</v>
       </c>
-      <c r="K153" s="188"/>
-      <c r="L153" s="140"/>
+      <c r="K153" s="196"/>
+      <c r="L153" s="161"/>
       <c r="M153" s="153"/>
     </row>
     <row r="154" spans="1:13" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B154" s="524"/>
-      <c r="C154" s="167" t="s">
+      <c r="B154" s="161"/>
+      <c r="C154" s="175" t="s">
         <v>241</v>
       </c>
-      <c r="D154" s="168"/>
-[...1 lines deleted...]
-      <c r="F154" s="170" t="s">
+      <c r="D154" s="176"/>
+      <c r="E154" s="177"/>
+      <c r="F154" s="178" t="s">
         <v>242</v>
       </c>
-      <c r="G154" s="171"/>
-      <c r="H154" s="172"/>
+      <c r="G154" s="179"/>
+      <c r="H154" s="180"/>
       <c r="I154" s="143" t="s">
         <v>243</v>
       </c>
       <c r="J154" s="144"/>
       <c r="K154" s="145"/>
-      <c r="L154" s="140"/>
+      <c r="L154" s="161"/>
       <c r="M154" s="153"/>
     </row>
     <row r="155" spans="1:13" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B155" s="524"/>
+      <c r="B155" s="161"/>
       <c r="C155" s="12"/>
       <c r="D155" s="12"/>
       <c r="E155" s="12"/>
       <c r="F155" s="12"/>
-      <c r="G155" s="189"/>
-      <c r="H155" s="189"/>
+      <c r="G155" s="197"/>
+      <c r="H155" s="197"/>
       <c r="I155" s="12"/>
       <c r="J155" s="12"/>
       <c r="K155" s="146"/>
-      <c r="L155" s="146"/>
+      <c r="L155" s="166"/>
       <c r="M155" s="146"/>
     </row>
     <row r="156" spans="1:13" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B156" s="524"/>
+      <c r="B156" s="161"/>
       <c r="C156" s="131"/>
-      <c r="D156" s="174"/>
-      <c r="E156" s="175"/>
+      <c r="D156" s="182"/>
+      <c r="E156" s="183"/>
       <c r="F156" s="131"/>
-      <c r="G156" s="174"/>
-      <c r="H156" s="175"/>
+      <c r="G156" s="182"/>
+      <c r="H156" s="183"/>
       <c r="I156" s="133"/>
-      <c r="J156" s="178"/>
-[...1 lines deleted...]
-      <c r="L156" s="146"/>
+      <c r="J156" s="186"/>
+      <c r="K156" s="187"/>
+      <c r="L156" s="166"/>
       <c r="M156" s="146"/>
     </row>
     <row r="157" spans="1:13" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B157" s="524"/>
+      <c r="B157" s="161"/>
       <c r="C157" s="136" t="s">
         <v>237</v>
       </c>
-      <c r="D157" s="176"/>
-      <c r="E157" s="177"/>
+      <c r="D157" s="184"/>
+      <c r="E157" s="185"/>
       <c r="F157" s="136" t="s">
         <v>237</v>
       </c>
-      <c r="G157" s="176"/>
-      <c r="H157" s="177"/>
+      <c r="G157" s="184"/>
+      <c r="H157" s="185"/>
       <c r="I157" s="137" t="s">
         <v>237</v>
       </c>
-      <c r="J157" s="180"/>
-[...1 lines deleted...]
-      <c r="L157" s="146"/>
+      <c r="J157" s="188"/>
+      <c r="K157" s="189"/>
+      <c r="L157" s="166"/>
       <c r="M157" s="146"/>
     </row>
     <row r="158" spans="1:13" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B158" s="524"/>
+      <c r="B158" s="161"/>
       <c r="C158" s="136" t="s">
         <v>98</v>
       </c>
-      <c r="D158" s="182"/>
-      <c r="E158" s="183"/>
+      <c r="D158" s="190"/>
+      <c r="E158" s="191"/>
       <c r="F158" s="136" t="s">
         <v>98</v>
       </c>
-      <c r="G158" s="182"/>
-      <c r="H158" s="183"/>
+      <c r="G158" s="190"/>
+      <c r="H158" s="191"/>
       <c r="I158" s="137" t="s">
         <v>98</v>
       </c>
-      <c r="J158" s="182"/>
-[...1 lines deleted...]
-      <c r="L158" s="146"/>
+      <c r="J158" s="190"/>
+      <c r="K158" s="191"/>
+      <c r="L158" s="166"/>
       <c r="M158" s="146"/>
     </row>
     <row r="159" spans="1:13" ht="51.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B159" s="524"/>
+      <c r="B159" s="161"/>
       <c r="C159" s="136" t="s">
         <v>238</v>
       </c>
-      <c r="D159" s="163"/>
-      <c r="E159" s="164"/>
+      <c r="D159" s="171"/>
+      <c r="E159" s="172"/>
       <c r="F159" s="142" t="s">
         <v>238</v>
       </c>
-      <c r="G159" s="165" t="s">
+      <c r="G159" s="173" t="s">
         <v>239</v>
       </c>
-      <c r="H159" s="164"/>
+      <c r="H159" s="172"/>
       <c r="I159" s="137" t="s">
         <v>238</v>
       </c>
-      <c r="J159" s="165" t="s">
+      <c r="J159" s="173" t="s">
         <v>244</v>
       </c>
-      <c r="K159" s="166"/>
-      <c r="L159" s="146"/>
+      <c r="K159" s="174"/>
+      <c r="L159" s="166"/>
       <c r="M159" s="146"/>
     </row>
     <row r="160" spans="1:13" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B160" s="524"/>
-      <c r="C160" s="167" t="s">
+      <c r="B160" s="161"/>
+      <c r="C160" s="175" t="s">
         <v>241</v>
       </c>
-      <c r="D160" s="168"/>
-[...1 lines deleted...]
-      <c r="F160" s="170" t="s">
+      <c r="D160" s="176"/>
+      <c r="E160" s="177"/>
+      <c r="F160" s="178" t="s">
         <v>242</v>
       </c>
-      <c r="G160" s="171"/>
-      <c r="H160" s="172"/>
+      <c r="G160" s="179"/>
+      <c r="H160" s="180"/>
       <c r="I160" s="143" t="s">
         <v>243</v>
       </c>
       <c r="J160" s="144"/>
       <c r="K160" s="145"/>
-      <c r="L160" s="146"/>
+      <c r="L160" s="166"/>
       <c r="M160" s="146"/>
     </row>
     <row r="161" spans="2:13" x14ac:dyDescent="0.25">
-      <c r="B161" s="524"/>
+      <c r="B161" s="161"/>
       <c r="C161" s="12"/>
       <c r="D161" s="12"/>
       <c r="E161" s="12"/>
       <c r="F161" s="12"/>
       <c r="G161" s="147"/>
       <c r="H161" s="147"/>
       <c r="I161" s="12"/>
       <c r="J161" s="12"/>
       <c r="K161" s="146"/>
-      <c r="L161" s="146"/>
+      <c r="L161" s="166"/>
       <c r="M161" s="146"/>
     </row>
     <row r="162" spans="2:13" x14ac:dyDescent="0.25">
-      <c r="B162" s="524"/>
+      <c r="B162" s="161"/>
       <c r="C162" s="12"/>
       <c r="D162" s="12"/>
       <c r="E162" s="12"/>
       <c r="F162" s="12"/>
       <c r="G162" s="147"/>
       <c r="H162" s="147"/>
       <c r="I162" s="12"/>
       <c r="J162" s="12"/>
       <c r="K162" s="146"/>
-      <c r="L162" s="146"/>
+      <c r="L162" s="166"/>
       <c r="M162" s="146"/>
     </row>
     <row r="163" spans="2:13" s="140" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B163" s="524"/>
+      <c r="B163" s="161"/>
       <c r="C163" s="12"/>
       <c r="D163" s="12"/>
       <c r="E163" s="12"/>
       <c r="F163" s="12"/>
-      <c r="G163" s="173"/>
-      <c r="H163" s="173"/>
+      <c r="G163" s="181"/>
+      <c r="H163" s="181"/>
       <c r="I163" s="12"/>
       <c r="J163" s="12"/>
       <c r="K163" s="156"/>
-      <c r="L163" s="156"/>
+      <c r="L163" s="167"/>
       <c r="M163" s="156"/>
     </row>
     <row r="164" spans="2:13" x14ac:dyDescent="0.25">
-      <c r="G164" s="161"/>
-      <c r="H164" s="161"/>
+      <c r="G164" s="169"/>
+      <c r="H164" s="169"/>
       <c r="K164" s="148"/>
-      <c r="L164" s="148"/>
+      <c r="L164" s="18"/>
       <c r="M164" s="156"/>
     </row>
     <row r="165" spans="2:13" x14ac:dyDescent="0.25">
-      <c r="G165" s="162"/>
-      <c r="H165" s="162"/>
+      <c r="G165" s="170"/>
+      <c r="H165" s="170"/>
       <c r="K165" s="149"/>
-      <c r="L165" s="149"/>
+      <c r="L165" s="168"/>
       <c r="M165" s="157"/>
     </row>
   </sheetData>
   <mergeCells count="202">
     <mergeCell ref="C3:E6"/>
     <mergeCell ref="F3:I6"/>
     <mergeCell ref="C13:E13"/>
     <mergeCell ref="F13:K13"/>
     <mergeCell ref="C14:E14"/>
     <mergeCell ref="F14:K14"/>
     <mergeCell ref="C15:E15"/>
     <mergeCell ref="F15:K15"/>
     <mergeCell ref="J7:K7"/>
     <mergeCell ref="C8:K8"/>
     <mergeCell ref="C9:K9"/>
     <mergeCell ref="C11:E11"/>
     <mergeCell ref="F11:K11"/>
     <mergeCell ref="C12:E12"/>
     <mergeCell ref="F12:K12"/>
     <mergeCell ref="C20:K20"/>
     <mergeCell ref="C21:K21"/>
     <mergeCell ref="C22:K22"/>
     <mergeCell ref="D23:K23"/>
     <mergeCell ref="D24:K24"/>
     <mergeCell ref="C25:K25"/>
@@ -8909,77 +8935,83 @@
     <mergeCell ref="J153:K153"/>
     <mergeCell ref="C154:E154"/>
     <mergeCell ref="F154:H154"/>
     <mergeCell ref="G155:H155"/>
     <mergeCell ref="C148:F148"/>
     <mergeCell ref="G148:K148"/>
     <mergeCell ref="D151:E151"/>
     <mergeCell ref="G151:H151"/>
     <mergeCell ref="J151:K151"/>
     <mergeCell ref="D152:E152"/>
     <mergeCell ref="G164:H164"/>
     <mergeCell ref="G165:H165"/>
     <mergeCell ref="D159:E159"/>
     <mergeCell ref="G159:H159"/>
     <mergeCell ref="J159:K159"/>
     <mergeCell ref="C160:E160"/>
     <mergeCell ref="F160:H160"/>
     <mergeCell ref="G163:H163"/>
     <mergeCell ref="D156:E157"/>
     <mergeCell ref="G156:H157"/>
     <mergeCell ref="J156:K157"/>
     <mergeCell ref="D158:E158"/>
     <mergeCell ref="G158:H158"/>
     <mergeCell ref="J158:K158"/>
   </mergeCells>
-  <dataValidations count="9">
+  <dataValidations count="11">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K112:K113" xr:uid="{7F664A58-7EAF-4563-8EE8-F0E4E2E06F52}">
       <formula1>$N$112:$N$117</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G52:J56" xr:uid="{43ABD0D1-D1AC-404D-B1E7-7156D082AC31}">
       <formula1>$M$59:$M$69</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J65633:K65633 J983137:K983137 J917601:K917601 J852065:K852065 J786529:K786529 J720993:K720993 J655457:K655457 J589921:K589921 J524385:K524385 J458849:K458849 J393313:K393313 J327777:K327777 J262241:K262241 J196705:K196705 J131169:K131169" xr:uid="{73C6DB62-E591-4E5D-8D51-3E13E45E6A99}">
       <formula1>$AU$101:$AU$103</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I983160:I983162 I65656:I65658 I131192:I131194 I196728:I196730 I262264:I262266 I327800:I327802 I393336:I393338 I458872:I458874 I524408:I524410 I589944:I589946 I655480:I655482 I721016:I721018 I786552:I786554 I852088:I852090 I917624:I917626 I123:I124" xr:uid="{76F649CE-FEB6-48F3-8CD8-DD102D9EB0A2}">
       <formula1>$AU$119:$AU$123</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K65645:K65646 K983149:K983150 K917613:K917614 K852077:K852078 K786541:K786542 K721005:K721006 K655469:K655470 K589933:K589934 K524397:K524398 K458861:K458862 K393325:K393326 K327789:K327790 K262253:K262254 K196717:K196718 K131181:K131182" xr:uid="{43930756-A239-483A-B236-7118AEBA466A}">
       <formula1>$AU$112:$AU$117</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G59:G76" xr:uid="{08D540ED-E979-4944-9D40-1C9E914CFACB}">
       <formula1>$N$59:$N$61</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H101:H115" xr:uid="{692277C5-119C-42AE-8AD4-107619AFDF52}">
       <formula1>$N$101:$N$102</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K17" xr:uid="{81608F6F-A5E9-43B8-AA14-FEA76F884BD5}">
       <formula1>$N$13:$N$17</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F17:I17" xr:uid="{15942437-2DF7-4A25-AC88-C7CF9A931579}">
       <formula1>$B$14:$B$20</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I122" xr:uid="{1DF739A0-F0D9-4432-BF0F-15C840714085}">
+      <formula1>$L$122:$L$125</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I79:K79" xr:uid="{77EEAA81-E6D8-4CD9-A25C-97D37E6E6277}">
+      <formula1>$L$79:$L$80</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="C50:E51" location="Conceptos!A1" display="Componente  " xr:uid="{0F969C63-BD78-41E5-A582-038346506BC4}"/>
     <hyperlink ref="G50:H50" location="Conceptos!A1" display="Evaluación Interna" xr:uid="{7B366F8B-1DF5-4648-B8CB-5AD53D31662D}"/>
     <hyperlink ref="I50:J50" location="Conceptos!A1" display="Evaluación Interna" xr:uid="{2A4CB736-B1C5-4F9A-A941-FAACD3416D3C}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1025" r:id="rId4" name="Check Box 1">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
                     <xdr:colOff>638175</xdr:colOff>
                     <xdr:row>100</xdr:row>
                     <xdr:rowOff>9525</xdr:rowOff>
                   </from>
@@ -9129,62 +9161,50 @@
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1032" r:id="rId11" name="Check Box 8">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
                     <xdr:colOff>600075</xdr:colOff>
                     <xdr:row>107</xdr:row>
                     <xdr:rowOff>104775</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>9</xdr:col>
                     <xdr:colOff>304800</xdr:colOff>
                     <xdr:row>107</xdr:row>
                     <xdr:rowOff>590550</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
-  <extLst>
-[...10 lines deleted...]
-  </extLst>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Ficha técnica de servicio</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>